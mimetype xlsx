--- v0 (2026-07-21)
+++ v1 (2026-08-25)
@@ -1,1146 +1,609 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396215e371164b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/919c1ab1ce0f4eecbf706bb7b663acbe.psmdcp" Id="Rdd8fd31ca5044eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c0c7382bbd54d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/234b5cdc43654846ac0eaca639c33f50.psmdcp" Id="Rf049b5d5da7a4fca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Call Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="363">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="184">
   <x:si>
     <x:t>Call Date</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Issue Date</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity Date</x:t>
   </x:si>
   <x:si>
     <x:t>Current Interest Rate</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Redeemed</x:t>
   </x:si>
   <x:si>
     <x:t>Applicable Factor</x:t>
   </x:si>
   <x:si>
     <x:t>Remaining Factor</x:t>
   </x:si>
   <x:si>
-    <x:t>3130AKMU7</x:t>
-[...332 lines deleted...]
-    <x:t>3130AQNP4</x:t>
+    <x:t>3130ALCE2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALG57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ARVN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AL5Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALG99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AKZK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AL6T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANT26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANJB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANJZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANTM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANML1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AMJS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AMH70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANKH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALGL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALBJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALAX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANPJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BA3Y1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AMJU7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AL5N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AL3M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APEC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8Q70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AP4H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AML67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AL5G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APCX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7XG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APCA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9MN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALE75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APC45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AP5E1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANPX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AMFF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALA95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9ZC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9PE4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANMW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9GC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANNE6</x:t>
   </x:si>
   <x:si>
     <x:t>3130APG90</x:t>
   </x:si>
   <x:si>
-    <x:t>3130AP4A0</x:t>
-[...11 lines deleted...]
-    <x:t>3130AKRC2</x:t>
+    <x:t>3130AT2K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALD68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AL7H1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANKV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8NA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BASV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAST5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AMLX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9MS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANKU3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANRL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAVC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2G74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANKJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APFV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALCF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AL5U4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AKZR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9P87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APHT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9Q52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7WM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANM23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANTX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANP20</x:t>
   </x:si>
   <x:si>
     <x:t>3130APCZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>3130APHT5</x:t>
+    <x:t>3130ALDM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AL2J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9KH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9FT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AL3R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANJX9</x:t>
   </x:si>
   <x:si>
     <x:t>3130APFY6</x:t>
   </x:si>
   <x:si>
-    <x:t>3130ARQV6</x:t>
-[...20 lines deleted...]
-    <x:t>3130APE27</x:t>
+    <x:t>3130B9KL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B5A73</x:t>
   </x:si>
   <x:si>
     <x:t>3130APDE2</x:t>
   </x:si>
   <x:si>
-    <x:t>3130ARVN8</x:t>
-[...8 lines deleted...]
-    <x:t>3130ARKZ3</x:t>
+    <x:t>3130B2L78</x:t>
   </x:si>
   <x:si>
     <x:t>3130B9N63</x:t>
   </x:si>
   <x:si>
-    <x:t>3130B9FT2</x:t>
-[...35 lines deleted...]
-    <x:t>3130APCX1</x:t>
+    <x:t>3130B9L81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AL3C6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALDA9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALBP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AMLE0</x:t>
   </x:si>
   <x:si>
     <x:t>3130B9FY1</x:t>
   </x:si>
   <x:si>
-    <x:t>3130ARQE4</x:t>
-[...26 lines deleted...]
-    <x:t>3130B8F49</x:t>
+    <x:t>3130AL5A8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALFJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APUG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AS4E6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9NJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9NK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9PX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AMFX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8NP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9KJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAJA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAVW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9NP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9NQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B84Z2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAHL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9MR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAVA2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8D25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BATB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQZS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B96L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AMHD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8XM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7KQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAHA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7VU5</x:t>
   </x:si>
   <x:si>
     <x:t>3130B8F80</x:t>
   </x:si>
   <x:si>
-    <x:t>3130AQLX9</x:t>
-[...251 lines deleted...]
-    <x:t>3130ANFQ8</x:t>
+    <x:t>3130AMMA7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9EQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAVF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APXV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9HT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AMJ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AMF49</x:t>
   </x:si>
   <x:si>
     <x:t>3130AQLJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>3130AKUM6</x:t>
-[...17 lines deleted...]
-    <x:t>3130B9AX8</x:t>
+    <x:t>3130AP5M3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAJU2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQHS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AUWM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9AY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQKM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APZT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAHW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAVR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAU21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAU88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APN84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANWE6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7KL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AFGQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8FF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APAD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQJH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQEV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAEC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQTB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANUX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAJG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9AP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APHP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8F31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8ES7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQHC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2KQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2K95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BALQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2K53</x:t>
   </x:si>
   <x:si>
     <x:t>3130APF67</x:t>
   </x:si>
   <x:si>
-    <x:t>3130AQN41</x:t>
-[...172 lines deleted...]
-  <x:si>
     <x:t>3130BACZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>3130AKSF4</x:t>
-[...119 lines deleted...]
-    <x:t>3130BAEC7</x:t>
+    <x:t>3130AL5J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9G53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9PW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8WA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8TK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANTW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9D72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APVC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AEDL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APX26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALHQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AEDV9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9TN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7WF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APXY6</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="M/d/yyyy"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -1458,10361 +921,5170 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I355"/>
+  <x:dimension ref="A1:I176"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.890625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="12.590625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.530625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.950625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.810625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="19.860625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="19.690625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="18.390625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="16.590625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C2" s="1">
-        <x:v>44218</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D2" s="1">
-        <x:v>51523</x:v>
+        <x:v>46444</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
-        <x:v>1.83</x:v>
+        <x:v>0.92</x:v>
       </x:c>
       <x:c r="F2" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>450000000</x:v>
       </x:c>
       <x:c r="G2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C3" s="1">
-        <x:v>46045</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D3" s="1">
-        <x:v>46409</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
-        <x:v>3.57</x:v>
+        <x:v>1.76</x:v>
       </x:c>
       <x:c r="F3" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:9">
       <x:c r="A4" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C4" s="1">
-        <x:v>44673</x:v>
+        <x:v>44677</x:v>
       </x:c>
       <x:c r="D4" s="1">
-        <x:v>46499</x:v>
+        <x:v>46503</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
-        <x:v>3.15</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F4" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>110000000</x:v>
       </x:c>
       <x:c r="G4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C5" s="1">
-        <x:v>44552</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D5" s="1">
-        <x:v>48204</x:v>
+        <x:v>49731</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
-        <x:v>2.125</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F5" s="0" t="n">
-        <x:v>100000000</x:v>
+        <x:v>45000000</x:v>
       </x:c>
       <x:c r="G5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C6" s="1">
-        <x:v>46134</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D6" s="1">
-        <x:v>46528</x:v>
+        <x:v>48817</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
-        <x:v>3.7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F6" s="0" t="n">
-        <x:v>160000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="1">
-        <x:v>44491</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D7" s="1">
-        <x:v>46317</x:v>
+        <x:v>49731</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
-        <x:v>1.17</x:v>
+        <x:v>1.85</x:v>
       </x:c>
       <x:c r="F7" s="0" t="n">
-        <x:v>131000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C8" s="1">
-        <x:v>44552</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D8" s="1">
-        <x:v>47109</x:v>
+        <x:v>46717</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C9" s="1">
-        <x:v>45960</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D9" s="1">
-        <x:v>47413</x:v>
+        <x:v>49913</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F9" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C10" s="1">
-        <x:v>45985</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D10" s="1">
-        <x:v>46895</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
-        <x:v>3.84</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C11" s="1">
-        <x:v>44491</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D11" s="1">
-        <x:v>46317</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
-        <x:v>1.205</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9">
       <x:c r="A12" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C12" s="1">
-        <x:v>44642</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D12" s="1">
-        <x:v>46468</x:v>
+        <x:v>47175</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
-        <x:v>2.5</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="F12" s="0" t="n">
-        <x:v>75000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C13" s="1">
-        <x:v>45769</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D13" s="1">
-        <x:v>46590</x:v>
+        <x:v>47175</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
-        <x:v>3.905</x:v>
+        <x:v>1.25</x:v>
       </x:c>
       <x:c r="F13" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>55000000</x:v>
       </x:c>
       <x:c r="G13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C14" s="1">
-        <x:v>45952</x:v>
+        <x:v>44342</x:v>
       </x:c>
       <x:c r="D14" s="1">
-        <x:v>46682</x:v>
+        <x:v>47813</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
-        <x:v>3.74</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F14" s="0" t="n">
-        <x:v>46000000</x:v>
+        <x:v>45000000</x:v>
       </x:c>
       <x:c r="G14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" s="1">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="1">
-        <x:v>44491</x:v>
+        <x:v>44342</x:v>
       </x:c>
       <x:c r="D15" s="1">
-        <x:v>46317</x:v>
+        <x:v>46899</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
-        <x:v>1.15</x:v>
+        <x:v>1.372</x:v>
       </x:c>
       <x:c r="F15" s="0" t="n">
-        <x:v>45000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C16" s="1">
-        <x:v>46142</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D16" s="1">
-        <x:v>47231</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
-        <x:v>4.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F16" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C17" s="1">
-        <x:v>45923</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D17" s="1">
-        <x:v>46318</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
-        <x:v>3.75</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="0" t="n">
-        <x:v>250000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C18" s="1">
-        <x:v>44523</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D18" s="1">
-        <x:v>46349</x:v>
+        <x:v>46444</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.115</x:v>
       </x:c>
       <x:c r="F18" s="0" t="n">
-        <x:v>345000000</x:v>
+        <x:v>500000000</x:v>
       </x:c>
       <x:c r="G18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C19" s="1">
-        <x:v>44523</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D19" s="1">
-        <x:v>46349</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F19" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>70000000</x:v>
       </x:c>
       <x:c r="G19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9">
       <x:c r="A20" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C20" s="1">
-        <x:v>44523</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D20" s="1">
-        <x:v>48267</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F20" s="0" t="n">
-        <x:v>250000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C21" s="1">
-        <x:v>45957</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D21" s="1">
-        <x:v>46349</x:v>
+        <x:v>46444</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
-        <x:v>3.5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="0" t="n">
-        <x:v>1000000000</x:v>
+        <x:v>80000000</x:v>
       </x:c>
       <x:c r="G21" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="1">
-        <x:v>45923</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="D22" s="1">
-        <x:v>46318</x:v>
+        <x:v>46503</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
-        <x:v>3.625</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F22" s="0" t="n">
-        <x:v>500000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="1">
-        <x:v>45959</x:v>
+        <x:v>44342</x:v>
       </x:c>
       <x:c r="D23" s="1">
-        <x:v>46349</x:v>
+        <x:v>46899</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
-        <x:v>3.5</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F23" s="0" t="n">
-        <x:v>150000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C24" s="1">
-        <x:v>46014</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D24" s="1">
-        <x:v>47840</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
-        <x:v>4.325</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F24" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I24" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C25" s="1">
-        <x:v>46146</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D25" s="1">
-        <x:v>46591</x:v>
+        <x:v>47721</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">
-        <x:v>3.85</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F25" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G25" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I25" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C26" s="1">
-        <x:v>46045</x:v>
+        <x:v>44495</x:v>
       </x:c>
       <x:c r="D26" s="1">
-        <x:v>46441</x:v>
+        <x:v>48145</x:v>
       </x:c>
       <x:c r="E26" s="0" t="n">
-        <x:v>3.55</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F26" s="0" t="n">
-        <x:v>200000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="G26" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I26" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C27" s="1">
-        <x:v>46045</x:v>
+        <x:v>45987</x:v>
       </x:c>
       <x:c r="D27" s="1">
-        <x:v>46469</x:v>
+        <x:v>47813</x:v>
       </x:c>
       <x:c r="E27" s="0" t="n">
-        <x:v>3.6</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="F27" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G27" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C28" s="1">
-        <x:v>45960</x:v>
+        <x:v>44495</x:v>
       </x:c>
       <x:c r="D28" s="1">
-        <x:v>49605</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="E28" s="0" t="n">
-        <x:v>5</x:v>
+        <x:v>1.15</x:v>
       </x:c>
       <x:c r="F28" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>113000000</x:v>
       </x:c>
       <x:c r="G28" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C29" s="1">
-        <x:v>44523</x:v>
+        <x:v>44342</x:v>
       </x:c>
       <x:c r="D29" s="1">
-        <x:v>46349</x:v>
+        <x:v>46717</x:v>
       </x:c>
       <x:c r="E29" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="F29" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G29" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I29" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0.285714285714</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C30" s="1">
-        <x:v>45924</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D30" s="1">
-        <x:v>46653</x:v>
+        <x:v>48817</x:v>
       </x:c>
       <x:c r="E30" s="0" t="n">
-        <x:v>3.875</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="F30" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>75000000</x:v>
       </x:c>
       <x:c r="G30" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I30" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C31" s="1">
-        <x:v>45953</x:v>
+        <x:v>44495</x:v>
       </x:c>
       <x:c r="D31" s="1">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="E31" s="0" t="n">
-        <x:v>3.55</x:v>
+        <x:v>1.25</x:v>
       </x:c>
       <x:c r="F31" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>80000000</x:v>
       </x:c>
       <x:c r="G31" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I31" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C32" s="1">
-        <x:v>44523</x:v>
+        <x:v>45930</x:v>
       </x:c>
       <x:c r="D32" s="1">
-        <x:v>46349</x:v>
+        <x:v>47752</x:v>
       </x:c>
       <x:c r="E32" s="0" t="n">
-        <x:v>1.57</x:v>
+        <x:v>4.28</x:v>
       </x:c>
       <x:c r="F32" s="0" t="n">
         <x:v>25000000</x:v>
       </x:c>
       <x:c r="G32" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I32" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C33" s="1">
-        <x:v>46139</x:v>
+        <x:v>44495</x:v>
       </x:c>
       <x:c r="D33" s="1">
-        <x:v>46500</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="E33" s="0" t="n">
-        <x:v>3.81</x:v>
+        <x:v>1.18</x:v>
       </x:c>
       <x:c r="F33" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G33" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I33" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C34" s="1">
-        <x:v>45953</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="D34" s="1">
-        <x:v>47049</x:v>
+        <x:v>47721</x:v>
       </x:c>
       <x:c r="E34" s="0" t="n">
-        <x:v>3.975</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F34" s="0" t="n">
-        <x:v>500000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G34" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I34" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C35" s="1">
-        <x:v>46052</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D35" s="1">
-        <x:v>47141</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E35" s="0" t="n">
-        <x:v>3.93</x:v>
+        <x:v>1.675</x:v>
       </x:c>
       <x:c r="F35" s="0" t="n">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G35" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9">
       <x:c r="A36" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C36" s="1">
-        <x:v>45960</x:v>
+        <x:v>44495</x:v>
       </x:c>
       <x:c r="D36" s="1">
-        <x:v>46349</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="E36" s="0" t="n">
-        <x:v>3.5</x:v>
+        <x:v>1.18</x:v>
       </x:c>
       <x:c r="F36" s="0" t="n">
-        <x:v>100000000</x:v>
+        <x:v>55000000</x:v>
       </x:c>
       <x:c r="G36" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9">
       <x:c r="A37" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C37" s="1">
-        <x:v>46045</x:v>
+        <x:v>44495</x:v>
       </x:c>
       <x:c r="D37" s="1">
-        <x:v>46591</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="E37" s="0" t="n">
-        <x:v>3.63</x:v>
+        <x:v>1.15</x:v>
       </x:c>
       <x:c r="F37" s="0" t="n">
-        <x:v>45000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="G37" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I37" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9">
       <x:c r="A38" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C38" s="1">
-        <x:v>46014</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D38" s="1">
-        <x:v>46379</x:v>
+        <x:v>48086</x:v>
       </x:c>
       <x:c r="E38" s="0" t="n">
-        <x:v>3.62</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F38" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>60000000</x:v>
       </x:c>
       <x:c r="G38" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I38" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9">
       <x:c r="A39" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C39" s="1">
-        <x:v>46014</x:v>
+        <x:v>44342</x:v>
       </x:c>
       <x:c r="D39" s="1">
-        <x:v>46561</x:v>
+        <x:v>46533</x:v>
       </x:c>
       <x:c r="E39" s="0" t="n">
-        <x:v>3.64</x:v>
+        <x:v>1.25</x:v>
       </x:c>
       <x:c r="F39" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G39" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I39" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9">
       <x:c r="A40" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C40" s="1">
-        <x:v>46104</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D40" s="1">
-        <x:v>46498</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E40" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>1.26</x:v>
       </x:c>
       <x:c r="F40" s="0" t="n">
-        <x:v>35000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="G40" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H40" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I40" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9">
       <x:c r="A41" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="1">
-        <x:v>44523</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="D41" s="1">
-        <x:v>46349</x:v>
+        <x:v>47387</x:v>
       </x:c>
       <x:c r="E41" s="0" t="n">
-        <x:v>1.45</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F41" s="0" t="n">
         <x:v>25000000</x:v>
       </x:c>
       <x:c r="G41" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I41" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9">
       <x:c r="A42" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C42" s="1">
-        <x:v>46104</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="D42" s="1">
-        <x:v>47200</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E42" s="0" t="n">
-        <x:v>4.4</x:v>
+        <x:v>3.67</x:v>
       </x:c>
       <x:c r="F42" s="0" t="n">
-        <x:v>70000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G42" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I42" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9">
       <x:c r="A43" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C43" s="1">
-        <x:v>46104</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D43" s="1">
-        <x:v>46653</x:v>
+        <x:v>48086</x:v>
       </x:c>
       <x:c r="E43" s="0" t="n">
-        <x:v>3.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F43" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G43" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I43" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9">
       <x:c r="A44" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C44" s="1">
-        <x:v>45925</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="D44" s="1">
-        <x:v>46653</x:v>
+        <x:v>47721</x:v>
       </x:c>
       <x:c r="E44" s="0" t="n">
-        <x:v>3.875</x:v>
+        <x:v>4.04</x:v>
       </x:c>
       <x:c r="F44" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G44" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I44" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9">
       <x:c r="A45" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C45" s="1">
-        <x:v>44523</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D45" s="1">
-        <x:v>46349</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E45" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="0" t="n">
-        <x:v>45000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G45" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I45" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9">
       <x:c r="A46" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C46" s="1">
-        <x:v>44523</x:v>
+        <x:v>44495</x:v>
       </x:c>
       <x:c r="D46" s="1">
-        <x:v>46349</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="E46" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.18</x:v>
       </x:c>
       <x:c r="F46" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G46" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I46" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9">
       <x:c r="A47" s="1">
-        <x:v>46226</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C47" s="1">
-        <x:v>44523</x:v>
+        <x:v>44806</x:v>
       </x:c>
       <x:c r="D47" s="1">
-        <x:v>46349</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E47" s="0" t="n">
-        <x:v>1.45</x:v>
+        <x:v>3.67</x:v>
       </x:c>
       <x:c r="F47" s="0" t="n">
-        <x:v>23000000</x:v>
+        <x:v>17000000</x:v>
       </x:c>
       <x:c r="G47" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I47" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9">
       <x:c r="A48" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C48" s="1">
-        <x:v>44438</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D48" s="1">
-        <x:v>46258</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E48" s="0" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.72</x:v>
       </x:c>
       <x:c r="F48" s="0" t="n">
-        <x:v>65000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="G48" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I48" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9">
       <x:c r="A49" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C49" s="1">
-        <x:v>46111</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D49" s="1">
-        <x:v>46836</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E49" s="0" t="n">
-        <x:v>4.25</x:v>
+        <x:v>1.63</x:v>
       </x:c>
       <x:c r="F49" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G49" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9">
       <x:c r="A50" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C50" s="1">
-        <x:v>44585</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D50" s="1">
-        <x:v>46776</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E50" s="0" t="n">
-        <x:v>1.64</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F50" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>55000000</x:v>
       </x:c>
       <x:c r="G50" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>55000000</x:v>
       </x:c>
       <x:c r="H50" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9">
       <x:c r="A51" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C51" s="1">
-        <x:v>45924</x:v>
+        <x:v>45987</x:v>
       </x:c>
       <x:c r="D51" s="1">
-        <x:v>47750</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E51" s="0" t="n">
-        <x:v>4.18</x:v>
+        <x:v>3.795</x:v>
       </x:c>
       <x:c r="F51" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>2600000000</x:v>
       </x:c>
       <x:c r="G51" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>2600000000</x:v>
       </x:c>
       <x:c r="H51" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9">
       <x:c r="A52" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C52" s="1">
-        <x:v>46111</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="D52" s="1">
-        <x:v>46836</x:v>
+        <x:v>57126</x:v>
       </x:c>
       <x:c r="E52" s="0" t="n">
-        <x:v>4.25</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F52" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>36000000</x:v>
       </x:c>
       <x:c r="G52" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I52" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9">
       <x:c r="A53" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C53" s="1">
-        <x:v>46052</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="D53" s="1">
-        <x:v>47323</x:v>
+        <x:v>57126</x:v>
       </x:c>
       <x:c r="E53" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F53" s="0" t="n">
-        <x:v>165000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G53" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I53" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9">
       <x:c r="A54" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C54" s="1">
-        <x:v>45317</x:v>
+        <x:v>44342</x:v>
       </x:c>
       <x:c r="D54" s="1">
-        <x:v>47142</x:v>
+        <x:v>46899</x:v>
       </x:c>
       <x:c r="E54" s="0" t="n">
-        <x:v>4.5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F54" s="0" t="n">
         <x:v>25000000</x:v>
       </x:c>
       <x:c r="G54" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I54" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9">
       <x:c r="A55" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C55" s="1">
-        <x:v>46052</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="D55" s="1">
-        <x:v>47323</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E55" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="F55" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G55" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I55" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9">
       <x:c r="A56" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C56" s="1">
-        <x:v>46107</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D56" s="1">
-        <x:v>46836</x:v>
+        <x:v>48086</x:v>
       </x:c>
       <x:c r="E56" s="0" t="n">
-        <x:v>4.26</x:v>
+        <x:v>1.25</x:v>
       </x:c>
       <x:c r="F56" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>35000000</x:v>
       </x:c>
       <x:c r="G56" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I56" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9">
       <x:c r="A57" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C57" s="1">
-        <x:v>46107</x:v>
+        <x:v>44438</x:v>
       </x:c>
       <x:c r="D57" s="1">
-        <x:v>46654</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E57" s="0" t="n">
-        <x:v>4.13</x:v>
+        <x:v>1.125</x:v>
       </x:c>
       <x:c r="F57" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G57" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I57" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9">
       <x:c r="A58" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C58" s="1">
-        <x:v>46111</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="D58" s="1">
-        <x:v>47931</x:v>
+        <x:v>46569</x:v>
       </x:c>
       <x:c r="E58" s="0" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F58" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G58" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I58" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9">
       <x:c r="A59" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C59" s="1">
-        <x:v>44432</x:v>
+        <x:v>45530</x:v>
       </x:c>
       <x:c r="D59" s="1">
-        <x:v>46258</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E59" s="0" t="n">
-        <x:v>1.05</x:v>
+        <x:v>4.04</x:v>
       </x:c>
       <x:c r="F59" s="0" t="n">
-        <x:v>88000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G59" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I59" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9">
       <x:c r="A60" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C60" s="1">
-        <x:v>45315</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D60" s="1">
-        <x:v>46958</x:v>
+        <x:v>46444</x:v>
       </x:c>
       <x:c r="E60" s="0" t="n">
-        <x:v>4.45</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G60" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I60" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9">
       <x:c r="A61" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C61" s="1">
-        <x:v>46045</x:v>
+        <x:v>44495</x:v>
       </x:c>
       <x:c r="D61" s="1">
-        <x:v>46258</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="E61" s="0" t="n">
-        <x:v>3.6</x:v>
+        <x:v>1.12</x:v>
       </x:c>
       <x:c r="F61" s="0" t="n">
-        <x:v>250000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G61" s="0" t="n">
-        <x:v>250000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I61" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9">
       <x:c r="A62" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C62" s="1">
-        <x:v>45498</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D62" s="1">
-        <x:v>49149</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E62" s="0" t="n">
-        <x:v>5.15</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="0" t="n">
         <x:v>25000000</x:v>
       </x:c>
       <x:c r="G62" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I62" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9">
       <x:c r="A63" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C63" s="1">
-        <x:v>46076</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D63" s="1">
-        <x:v>46258</x:v>
+        <x:v>49731</x:v>
       </x:c>
       <x:c r="E63" s="0" t="n">
-        <x:v>3.61</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F63" s="0" t="n">
-        <x:v>250000000</x:v>
+        <x:v>35000000</x:v>
       </x:c>
       <x:c r="G63" s="0" t="n">
-        <x:v>250000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I63" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9">
       <x:c r="A64" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C64" s="1">
-        <x:v>46136</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D64" s="1">
-        <x:v>47232</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E64" s="0" t="n">
-        <x:v>4.25</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F64" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="G64" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I64" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9">
       <x:c r="A65" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C65" s="1">
-        <x:v>46136</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="D65" s="1">
-        <x:v>46867</x:v>
+        <x:v>47448</x:v>
       </x:c>
       <x:c r="E65" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F65" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>100000000</x:v>
       </x:c>
       <x:c r="G65" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I65" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9">
       <x:c r="A66" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C66" s="1">
-        <x:v>45498</x:v>
+        <x:v>44495</x:v>
       </x:c>
       <x:c r="D66" s="1">
-        <x:v>46958</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="E66" s="0" t="n">
-        <x:v>4.65</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F66" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="G66" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I66" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9">
       <x:c r="A67" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C67" s="1">
-        <x:v>46111</x:v>
+        <x:v>46080</x:v>
       </x:c>
       <x:c r="D67" s="1">
-        <x:v>47931</x:v>
+        <x:v>46444</x:v>
       </x:c>
       <x:c r="E67" s="0" t="n">
-        <x:v>4.5</x:v>
+        <x:v>3.625</x:v>
       </x:c>
       <x:c r="F67" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G67" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I67" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9">
       <x:c r="A68" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C68" s="1">
-        <x:v>46105</x:v>
+        <x:v>45926</x:v>
       </x:c>
       <x:c r="D68" s="1">
-        <x:v>47931</x:v>
+        <x:v>47022</x:v>
       </x:c>
       <x:c r="E68" s="0" t="n">
-        <x:v>4.25</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="F68" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G68" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I68" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9">
       <x:c r="A69" s="1">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C69" s="1">
-        <x:v>44438</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D69" s="1">
-        <x:v>46258</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E69" s="0" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.15</x:v>
       </x:c>
       <x:c r="F69" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G69" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I69" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9">
       <x:c r="A70" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C70" s="1">
-        <x:v>44586</x:v>
+        <x:v>44438</x:v>
       </x:c>
       <x:c r="D70" s="1">
-        <x:v>47508</x:v>
+        <x:v>48086</x:v>
       </x:c>
       <x:c r="E70" s="0" t="n">
-        <x:v>2.125</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F70" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G70" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I70" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9">
       <x:c r="A71" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C71" s="1">
-        <x:v>44620</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D71" s="1">
-        <x:v>46443</x:v>
+        <x:v>48086</x:v>
       </x:c>
       <x:c r="E71" s="0" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F71" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G71" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I71" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9">
       <x:c r="A72" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C72" s="1">
-        <x:v>44650</x:v>
+        <x:v>44495</x:v>
       </x:c>
       <x:c r="D72" s="1">
-        <x:v>46471</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="E72" s="0" t="n">
-        <x:v>2.75</x:v>
+        <x:v>1.25</x:v>
       </x:c>
       <x:c r="F72" s="0" t="n">
-        <x:v>250000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G72" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I72" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9">
       <x:c r="A73" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C73" s="1">
-        <x:v>44650</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D73" s="1">
-        <x:v>46471</x:v>
+        <x:v>49731</x:v>
       </x:c>
       <x:c r="E73" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>1.625</x:v>
       </x:c>
       <x:c r="F73" s="0" t="n">
-        <x:v>100000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G73" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I73" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9">
       <x:c r="A74" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C74" s="1">
-        <x:v>45933</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D74" s="1">
-        <x:v>46563</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E74" s="0" t="n">
-        <x:v>3.75</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F74" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>60000000</x:v>
       </x:c>
       <x:c r="G74" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I74" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9">
       <x:c r="A75" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C75" s="1">
-        <x:v>44586</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="D75" s="1">
-        <x:v>47143</x:v>
+        <x:v>47540</x:v>
       </x:c>
       <x:c r="E75" s="0" t="n">
-        <x:v>2.5</x:v>
+        <x:v>3.95</x:v>
       </x:c>
       <x:c r="F75" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G75" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I75" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9">
       <x:c r="A76" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C76" s="1">
-        <x:v>44617</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="D76" s="1">
-        <x:v>46443</x:v>
+        <x:v>47448</x:v>
       </x:c>
       <x:c r="E76" s="0" t="n">
-        <x:v>2.14</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F76" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G76" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I76" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9">
       <x:c r="A77" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C77" s="1">
-        <x:v>44617</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D77" s="1">
-        <x:v>46443</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E77" s="0" t="n">
-        <x:v>2.05</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="F77" s="0" t="n">
         <x:v>20000000</x:v>
       </x:c>
       <x:c r="G77" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I77" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9">
       <x:c r="A78" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C78" s="1">
-        <x:v>44645</x:v>
+        <x:v>44434</x:v>
       </x:c>
       <x:c r="D78" s="1">
-        <x:v>46471</x:v>
+        <x:v>46717</x:v>
       </x:c>
       <x:c r="E78" s="0" t="n">
-        <x:v>2.6</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="F78" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="G78" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I78" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9">
       <x:c r="A79" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C79" s="1">
-        <x:v>44650</x:v>
+        <x:v>44495</x:v>
       </x:c>
       <x:c r="D79" s="1">
-        <x:v>46471</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="E79" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>1.15</x:v>
       </x:c>
       <x:c r="F79" s="0" t="n">
-        <x:v>45000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G79" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I79" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9">
       <x:c r="A80" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C80" s="1">
-        <x:v>44676</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="D80" s="1">
-        <x:v>46412</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E80" s="0" t="n">
-        <x:v>3.05</x:v>
+        <x:v>4.13</x:v>
       </x:c>
       <x:c r="F80" s="0" t="n">
-        <x:v>98000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G80" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I80" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9">
       <x:c r="A81" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C81" s="1">
-        <x:v>44494</x:v>
+        <x:v>45714</x:v>
       </x:c>
       <x:c r="D81" s="1">
-        <x:v>47416</x:v>
+        <x:v>47540</x:v>
       </x:c>
       <x:c r="E81" s="0" t="n">
-        <x:v>1.75</x:v>
+        <x:v>4.75</x:v>
       </x:c>
       <x:c r="F81" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G81" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="H81" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9">
       <x:c r="A82" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C82" s="1">
-        <x:v>46106</x:v>
+        <x:v>44495</x:v>
       </x:c>
       <x:c r="D82" s="1">
-        <x:v>47021</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="E82" s="0" t="n">
-        <x:v>4.23</x:v>
+        <x:v>1.25</x:v>
       </x:c>
       <x:c r="F82" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G82" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I82" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9">
       <x:c r="A83" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C83" s="1">
-        <x:v>44217</x:v>
+        <x:v>45539</x:v>
       </x:c>
       <x:c r="D83" s="1">
-        <x:v>49699</x:v>
+        <x:v>46899</x:v>
       </x:c>
       <x:c r="E83" s="0" t="n">
-        <x:v>1.85</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F83" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G83" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I83" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9">
       <x:c r="A84" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C84" s="1">
-        <x:v>44586</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="D84" s="1">
-        <x:v>47416</x:v>
+        <x:v>46899</x:v>
       </x:c>
       <x:c r="E84" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3.77</x:v>
       </x:c>
       <x:c r="F84" s="0" t="n">
         <x:v>25000000</x:v>
       </x:c>
       <x:c r="G84" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I84" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9">
       <x:c r="A85" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C85" s="1">
-        <x:v>45982</x:v>
+        <x:v>46072</x:v>
       </x:c>
       <x:c r="D85" s="1">
-        <x:v>46563</x:v>
+        <x:v>46899</x:v>
       </x:c>
       <x:c r="E85" s="0" t="n">
-        <x:v>3.85</x:v>
+        <x:v>3.58</x:v>
       </x:c>
       <x:c r="F85" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G85" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I85" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9">
       <x:c r="A86" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C86" s="1">
-        <x:v>44650</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D86" s="1">
-        <x:v>46471</x:v>
+        <x:v>47905</x:v>
       </x:c>
       <x:c r="E86" s="0" t="n">
-        <x:v>2.75</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F86" s="0" t="n">
-        <x:v>665000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G86" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I86" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9">
       <x:c r="A87" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C87" s="1">
-        <x:v>45933</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D87" s="1">
-        <x:v>46471</x:v>
+        <x:v>46444</x:v>
       </x:c>
       <x:c r="E87" s="0" t="n">
-        <x:v>3.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>300000000</x:v>
       </x:c>
       <x:c r="G87" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I87" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9">
       <x:c r="A88" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C88" s="1">
-        <x:v>44650</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D88" s="1">
-        <x:v>46471</x:v>
+        <x:v>46717</x:v>
       </x:c>
       <x:c r="E88" s="0" t="n">
-        <x:v>2.625</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="0" t="n">
-        <x:v>115000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G88" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I88" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9">
       <x:c r="A89" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C89" s="1">
-        <x:v>44620</x:v>
+        <x:v>44342</x:v>
       </x:c>
       <x:c r="D89" s="1">
-        <x:v>46443</x:v>
+        <x:v>46717</x:v>
       </x:c>
       <x:c r="E89" s="0" t="n">
-        <x:v>2.375</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="F89" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="G89" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I89" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9">
       <x:c r="A90" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C90" s="1">
-        <x:v>44586</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="D90" s="1">
-        <x:v>47143</x:v>
+        <x:v>47448</x:v>
       </x:c>
       <x:c r="E90" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F90" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="G90" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I90" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9">
       <x:c r="A91" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C91" s="1">
-        <x:v>45925</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D91" s="1">
-        <x:v>47021</x:v>
+        <x:v>46444</x:v>
       </x:c>
       <x:c r="E91" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F91" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>1325000000</x:v>
       </x:c>
       <x:c r="G91" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I91" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9">
       <x:c r="A92" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C92" s="1">
-        <x:v>44652</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="D92" s="1">
-        <x:v>46471</x:v>
+        <x:v>49731</x:v>
       </x:c>
       <x:c r="E92" s="0" t="n">
-        <x:v>2.8</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="F92" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G92" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H92" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I92" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9">
       <x:c r="A93" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C93" s="1">
-        <x:v>44650</x:v>
+        <x:v>44526</x:v>
       </x:c>
       <x:c r="D93" s="1">
-        <x:v>46471</x:v>
+        <x:v>46899</x:v>
       </x:c>
       <x:c r="E93" s="0" t="n">
-        <x:v>2.77</x:v>
+        <x:v>1.42</x:v>
       </x:c>
       <x:c r="F93" s="0" t="n">
         <x:v>50000000</x:v>
       </x:c>
       <x:c r="G93" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H93" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I93" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9">
       <x:c r="A94" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C94" s="1">
-        <x:v>44659</x:v>
+        <x:v>44707</x:v>
       </x:c>
       <x:c r="D94" s="1">
-        <x:v>46471</x:v>
+        <x:v>46533</x:v>
       </x:c>
       <x:c r="E94" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>3.65</x:v>
       </x:c>
       <x:c r="F94" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="G94" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H94" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I94" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9">
       <x:c r="A95" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C95" s="1">
-        <x:v>44620</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="D95" s="1">
-        <x:v>46443</x:v>
+        <x:v>46503</x:v>
       </x:c>
       <x:c r="E95" s="0" t="n">
-        <x:v>2.5</x:v>
+        <x:v>3.58</x:v>
       </x:c>
       <x:c r="F95" s="0" t="n">
-        <x:v>75000000</x:v>
+        <x:v>35000000</x:v>
       </x:c>
       <x:c r="G95" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H95" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I95" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9">
       <x:c r="A96" s="1">
-        <x:v>46228</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C96" s="1">
-        <x:v>44617</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="D96" s="1">
-        <x:v>46443</x:v>
+        <x:v>46594</x:v>
       </x:c>
       <x:c r="E96" s="0" t="n">
-        <x:v>2.1</x:v>
+        <x:v>3.61</x:v>
       </x:c>
       <x:c r="F96" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>165000000</x:v>
       </x:c>
       <x:c r="G96" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H96" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I96" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9">
       <x:c r="A97" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C97" s="1">
-        <x:v>44617</x:v>
+        <x:v>46080</x:v>
       </x:c>
       <x:c r="D97" s="1">
-        <x:v>46443</x:v>
+        <x:v>47541</x:v>
       </x:c>
       <x:c r="E97" s="0" t="n">
-        <x:v>2.03</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F97" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G97" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H97" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I97" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9">
       <x:c r="A98" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C98" s="1">
-        <x:v>44586</x:v>
+        <x:v>44343</x:v>
       </x:c>
       <x:c r="D98" s="1">
-        <x:v>46412</x:v>
+        <x:v>47084</x:v>
       </x:c>
       <x:c r="E98" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F98" s="0" t="n">
-        <x:v>85000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G98" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H98" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I98" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9">
       <x:c r="A99" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C99" s="1">
-        <x:v>45925</x:v>
+        <x:v>45982</x:v>
       </x:c>
       <x:c r="D99" s="1">
-        <x:v>47021</x:v>
+        <x:v>46931</x:v>
       </x:c>
       <x:c r="E99" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F99" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G99" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H99" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I99" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9">
       <x:c r="A100" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C100" s="1">
-        <x:v>44586</x:v>
+        <x:v>45993</x:v>
       </x:c>
       <x:c r="D100" s="1">
-        <x:v>47508</x:v>
+        <x:v>47357</x:v>
       </x:c>
       <x:c r="E100" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3.82</x:v>
       </x:c>
       <x:c r="F100" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G100" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H100" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I100" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9">
       <x:c r="A101" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C101" s="1">
-        <x:v>44617</x:v>
+        <x:v>46080</x:v>
       </x:c>
       <x:c r="D101" s="1">
-        <x:v>46443</x:v>
+        <x:v>47906</x:v>
       </x:c>
       <x:c r="E101" s="0" t="n">
-        <x:v>2.05</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F101" s="0" t="n">
-        <x:v>55000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G101" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H101" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I101" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9">
       <x:c r="A102" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C102" s="1">
-        <x:v>44659</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="D102" s="1">
-        <x:v>46471</x:v>
+        <x:v>47235</x:v>
       </x:c>
       <x:c r="E102" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="F102" s="0" t="n">
-        <x:v>150000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G102" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H102" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I102" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9">
       <x:c r="A103" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C103" s="1">
-        <x:v>44586</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="D103" s="1">
-        <x:v>46412</x:v>
+        <x:v>46534</x:v>
       </x:c>
       <x:c r="E103" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="F103" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G103" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H103" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I103" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9">
       <x:c r="A104" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C104" s="1">
-        <x:v>44586</x:v>
+        <x:v>46080</x:v>
       </x:c>
       <x:c r="D104" s="1">
-        <x:v>47751</x:v>
+        <x:v>46626</x:v>
       </x:c>
       <x:c r="E104" s="0" t="n">
-        <x:v>2.18</x:v>
+        <x:v>3.625</x:v>
       </x:c>
       <x:c r="F104" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G104" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H104" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I104" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9">
       <x:c r="A105" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C105" s="1">
-        <x:v>44586</x:v>
+        <x:v>46080</x:v>
       </x:c>
       <x:c r="D105" s="1">
-        <x:v>46412</x:v>
+        <x:v>46626</x:v>
       </x:c>
       <x:c r="E105" s="0" t="n">
-        <x:v>1.54</x:v>
+        <x:v>3.65</x:v>
       </x:c>
       <x:c r="F105" s="0" t="n">
-        <x:v>65000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G105" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H105" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I105" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9">
       <x:c r="A106" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C106" s="1">
-        <x:v>44650</x:v>
+        <x:v>45946</x:v>
       </x:c>
       <x:c r="D106" s="1">
-        <x:v>46471</x:v>
+        <x:v>46626</x:v>
       </x:c>
       <x:c r="E106" s="0" t="n">
-        <x:v>2.76</x:v>
+        <x:v>3.65</x:v>
       </x:c>
       <x:c r="F106" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G106" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H106" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I106" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9">
       <x:c r="A107" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C107" s="1">
-        <x:v>44617</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="D107" s="1">
-        <x:v>46443</x:v>
+        <x:v>46471</x:v>
       </x:c>
       <x:c r="E107" s="0" t="n">
-        <x:v>2.14</x:v>
+        <x:v>3.76</x:v>
       </x:c>
       <x:c r="F107" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G107" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H107" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I107" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9">
       <x:c r="A108" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C108" s="1">
-        <x:v>44221</x:v>
+        <x:v>46080</x:v>
       </x:c>
       <x:c r="D108" s="1">
-        <x:v>47143</x:v>
+        <x:v>47357</x:v>
       </x:c>
       <x:c r="E108" s="0" t="n">
-        <x:v>1.05</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F108" s="0" t="n">
-        <x:v>75000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G108" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H108" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I108" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9">
       <x:c r="A109" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C109" s="1">
-        <x:v>44617</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="D109" s="1">
-        <x:v>46443</x:v>
+        <x:v>46748</x:v>
       </x:c>
       <x:c r="E109" s="0" t="n">
-        <x:v>2.625</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="F109" s="0" t="n">
-        <x:v>35000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G109" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H109" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I109" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9">
       <x:c r="A110" s="1">
-        <x:v>46228</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C110" s="1">
-        <x:v>46106</x:v>
+        <x:v>45957</x:v>
       </x:c>
       <x:c r="D110" s="1">
-        <x:v>49759</x:v>
+        <x:v>46504</x:v>
       </x:c>
       <x:c r="E110" s="0" t="n">
-        <x:v>5.25</x:v>
+        <x:v>3.755</x:v>
       </x:c>
       <x:c r="F110" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>13000000</x:v>
       </x:c>
       <x:c r="G110" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H110" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I110" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9">
       <x:c r="A111" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C111" s="1">
-        <x:v>44495</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="D111" s="1">
-        <x:v>46321</x:v>
+        <x:v>47084</x:v>
       </x:c>
       <x:c r="E111" s="0" t="n">
-        <x:v>1.25</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F111" s="0" t="n">
-        <x:v>400000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G111" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H111" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I111" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9">
       <x:c r="A112" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C112" s="1">
-        <x:v>44677</x:v>
+        <x:v>44620</x:v>
       </x:c>
       <x:c r="D112" s="1">
-        <x:v>46413</x:v>
+        <x:v>47176</x:v>
       </x:c>
       <x:c r="E112" s="0" t="n">
-        <x:v>3.16</x:v>
+        <x:v>2.625</x:v>
       </x:c>
       <x:c r="F112" s="0" t="n">
-        <x:v>105000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G112" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H112" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I112" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9">
       <x:c r="A113" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C113" s="1">
-        <x:v>44587</x:v>
+        <x:v>46049</x:v>
       </x:c>
       <x:c r="D113" s="1">
-        <x:v>48117</x:v>
+        <x:v>57006</x:v>
       </x:c>
       <x:c r="E113" s="0" t="n">
-        <x:v>2.16</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="F113" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G113" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H113" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I113" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9">
       <x:c r="A114" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C114" s="1">
-        <x:v>44495</x:v>
+        <x:v>44343</x:v>
       </x:c>
       <x:c r="D114" s="1">
-        <x:v>46321</x:v>
+        <x:v>46353</x:v>
       </x:c>
       <x:c r="E114" s="0" t="n">
-        <x:v>1.18</x:v>
+        <x:v>1.02</x:v>
       </x:c>
       <x:c r="F114" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G114" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H114" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I114" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9">
       <x:c r="A115" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C115" s="1">
-        <x:v>44495</x:v>
+        <x:v>46021</x:v>
       </x:c>
       <x:c r="D115" s="1">
-        <x:v>46321</x:v>
+        <x:v>47844</x:v>
       </x:c>
       <x:c r="E115" s="0" t="n">
-        <x:v>3.25</x:v>
+        <x:v>4.215</x:v>
       </x:c>
       <x:c r="F115" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G115" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H115" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I115" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9">
       <x:c r="A116" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C116" s="1">
-        <x:v>44403</x:v>
+        <x:v>45896</x:v>
       </x:c>
       <x:c r="D116" s="1">
-        <x:v>47325</x:v>
+        <x:v>46626</x:v>
       </x:c>
       <x:c r="E116" s="0" t="n">
-        <x:v>1.75</x:v>
+        <x:v>4.02</x:v>
       </x:c>
       <x:c r="F116" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G116" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H116" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I116" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9">
       <x:c r="A117" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C117" s="1">
-        <x:v>44495</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="D117" s="1">
-        <x:v>47417</x:v>
+        <x:v>47235</x:v>
       </x:c>
       <x:c r="E117" s="0" t="n">
-        <x:v>1.9</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="F117" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G117" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H117" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I117" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9">
       <x:c r="A118" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C118" s="1">
-        <x:v>44438</x:v>
+        <x:v>45930</x:v>
       </x:c>
       <x:c r="D118" s="1">
-        <x:v>46260</x:v>
+        <x:v>46657</x:v>
       </x:c>
       <x:c r="E118" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F118" s="0" t="n">
-        <x:v>45000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G118" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H118" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I118" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9">
       <x:c r="A119" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C119" s="1">
-        <x:v>44222</x:v>
+        <x:v>45959</x:v>
       </x:c>
       <x:c r="D119" s="1">
-        <x:v>49151</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="E119" s="0" t="n">
-        <x:v>1.7</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F119" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>150000000</x:v>
       </x:c>
       <x:c r="G119" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H119" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I119" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9">
       <x:c r="A120" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C120" s="1">
-        <x:v>44495</x:v>
+        <x:v>44343</x:v>
       </x:c>
       <x:c r="D120" s="1">
-        <x:v>46321</x:v>
+        <x:v>47995</x:v>
       </x:c>
       <x:c r="E120" s="0" t="n">
-        <x:v>1.25</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F120" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>45000000</x:v>
       </x:c>
       <x:c r="G120" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H120" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I120" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9">
       <x:c r="A121" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C121" s="1">
-        <x:v>44495</x:v>
+        <x:v>46080</x:v>
       </x:c>
       <x:c r="D121" s="1">
-        <x:v>46321</x:v>
+        <x:v>47906</x:v>
       </x:c>
       <x:c r="E121" s="0" t="n">
-        <x:v>1.2</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="F121" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G121" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H121" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I121" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9">
       <x:c r="A122" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C122" s="1">
-        <x:v>44495</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="D122" s="1">
-        <x:v>46321</x:v>
+        <x:v>46534</x:v>
       </x:c>
       <x:c r="E122" s="0" t="n">
-        <x:v>1.15</x:v>
+        <x:v>3.85</x:v>
       </x:c>
       <x:c r="F122" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G122" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H122" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I122" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9">
       <x:c r="A123" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C123" s="1">
-        <x:v>44677</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="D123" s="1">
-        <x:v>46503</x:v>
+        <x:v>46353</x:v>
       </x:c>
       <x:c r="E123" s="0" t="n">
-        <x:v>3.15</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F123" s="0" t="n">
-        <x:v>37000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G123" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H123" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I123" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9">
       <x:c r="A124" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C124" s="1">
-        <x:v>44495</x:v>
+        <x:v>46080</x:v>
       </x:c>
       <x:c r="D124" s="1">
-        <x:v>46321</x:v>
+        <x:v>47906</x:v>
       </x:c>
       <x:c r="E124" s="0" t="n">
-        <x:v>1.12</x:v>
+        <x:v>4.125</x:v>
       </x:c>
       <x:c r="F124" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G124" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H124" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I124" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9">
       <x:c r="A125" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C125" s="1">
-        <x:v>44677</x:v>
+        <x:v>44343</x:v>
       </x:c>
       <x:c r="D125" s="1">
-        <x:v>46413</x:v>
+        <x:v>47995</x:v>
       </x:c>
       <x:c r="E125" s="0" t="n">
-        <x:v>3.58</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F125" s="0" t="n">
-        <x:v>100000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G125" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H125" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I125" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9">
       <x:c r="A126" s="1">
-        <x:v>46229</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C126" s="1">
-        <x:v>44495</x:v>
+        <x:v>44343</x:v>
       </x:c>
       <x:c r="D126" s="1">
-        <x:v>48145</x:v>
+        <x:v>49822</x:v>
       </x:c>
       <x:c r="E126" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F126" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G126" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H126" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I126" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9">
       <x:c r="A127" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C127" s="1">
-        <x:v>44495</x:v>
+        <x:v>44589</x:v>
       </x:c>
       <x:c r="D127" s="1">
-        <x:v>46321</x:v>
+        <x:v>46415</x:v>
       </x:c>
       <x:c r="E127" s="0" t="n">
-        <x:v>1.18</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F127" s="0" t="n">
-        <x:v>55000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G127" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H127" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I127" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9">
       <x:c r="A128" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C128" s="1">
-        <x:v>44588</x:v>
+        <x:v>44467</x:v>
       </x:c>
       <x:c r="D128" s="1">
-        <x:v>47144</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="E128" s="0" t="n">
-        <x:v>1.875</x:v>
+        <x:v>1.04</x:v>
       </x:c>
       <x:c r="F128" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G128" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H128" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I128" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9">
       <x:c r="A129" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C129" s="1">
-        <x:v>44495</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="D129" s="1">
-        <x:v>46321</x:v>
+        <x:v>46535</x:v>
       </x:c>
       <x:c r="E129" s="0" t="n">
-        <x:v>1.17</x:v>
+        <x:v>3.93</x:v>
       </x:c>
       <x:c r="F129" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>125000000</x:v>
       </x:c>
       <x:c r="G129" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H129" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I129" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9">
       <x:c r="A130" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C130" s="1">
-        <x:v>44495</x:v>
+        <x:v>44589</x:v>
       </x:c>
       <x:c r="D130" s="1">
-        <x:v>46321</x:v>
+        <x:v>46415</x:v>
       </x:c>
       <x:c r="E130" s="0" t="n">
-        <x:v>1.25</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F130" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>300000000</x:v>
       </x:c>
       <x:c r="G130" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H130" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I130" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9">
       <x:c r="A131" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C131" s="1">
-        <x:v>44495</x:v>
+        <x:v>44985</x:v>
       </x:c>
       <x:c r="D131" s="1">
-        <x:v>46321</x:v>
+        <x:v>46811</x:v>
       </x:c>
       <x:c r="E131" s="0" t="n">
-        <x:v>1.25</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F131" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>52000000</x:v>
       </x:c>
       <x:c r="G131" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H131" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I131" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9">
       <x:c r="A132" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C132" s="1">
-        <x:v>44677</x:v>
+        <x:v>46050</x:v>
       </x:c>
       <x:c r="D132" s="1">
-        <x:v>46503</x:v>
+        <x:v>49702</x:v>
       </x:c>
       <x:c r="E132" s="0" t="n">
-        <x:v>3.7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F132" s="0" t="n">
-        <x:v>110000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G132" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H132" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I132" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9">
       <x:c r="A133" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C133" s="1">
-        <x:v>46080</x:v>
+        <x:v>44589</x:v>
       </x:c>
       <x:c r="D133" s="1">
-        <x:v>46444</x:v>
+        <x:v>46415</x:v>
       </x:c>
       <x:c r="E133" s="0" t="n">
-        <x:v>3.625</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="F133" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>85000000</x:v>
       </x:c>
       <x:c r="G133" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H133" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I133" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9">
       <x:c r="A134" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C134" s="1">
-        <x:v>44495</x:v>
+        <x:v>44558</x:v>
       </x:c>
       <x:c r="D134" s="1">
-        <x:v>46321</x:v>
+        <x:v>46384</x:v>
       </x:c>
       <x:c r="E134" s="0" t="n">
-        <x:v>1.15</x:v>
+        <x:v>1.71</x:v>
       </x:c>
       <x:c r="F134" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>85000000</x:v>
       </x:c>
       <x:c r="G134" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H134" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I134" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9">
       <x:c r="A135" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C135" s="1">
-        <x:v>44677</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="D135" s="1">
-        <x:v>46503</x:v>
+        <x:v>46533</x:v>
       </x:c>
       <x:c r="E135" s="0" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="F135" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>250000000</x:v>
       </x:c>
       <x:c r="G135" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H135" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I135" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9">
       <x:c r="A136" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C136" s="1">
-        <x:v>46079</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="D136" s="1">
-        <x:v>46899</x:v>
+        <x:v>46535</x:v>
       </x:c>
       <x:c r="E136" s="0" t="n">
-        <x:v>3.77</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F136" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="G136" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H136" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I136" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9">
       <x:c r="A137" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C137" s="1">
-        <x:v>46079</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="D137" s="1">
-        <x:v>47448</x:v>
+        <x:v>47996</x:v>
       </x:c>
       <x:c r="E137" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F137" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G137" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H137" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I137" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9">
       <x:c r="A138" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C138" s="1">
-        <x:v>44495</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="D138" s="1">
-        <x:v>46321</x:v>
+        <x:v>49823</x:v>
       </x:c>
       <x:c r="E138" s="0" t="n">
-        <x:v>1.15</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="F138" s="0" t="n">
-        <x:v>113000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G138" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H138" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I138" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9">
       <x:c r="A139" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C139" s="1">
-        <x:v>44677</x:v>
+        <x:v>44497</x:v>
       </x:c>
       <x:c r="D139" s="1">
-        <x:v>46503</x:v>
+        <x:v>48149</x:v>
       </x:c>
       <x:c r="E139" s="0" t="n">
-        <x:v>3.15</x:v>
+        <x:v>2.02</x:v>
       </x:c>
       <x:c r="F139" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>250000000</x:v>
       </x:c>
       <x:c r="G139" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H139" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I139" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9">
       <x:c r="A140" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C140" s="1">
-        <x:v>44677</x:v>
+        <x:v>44467</x:v>
       </x:c>
       <x:c r="D140" s="1">
-        <x:v>46503</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="E140" s="0" t="n">
-        <x:v>3.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F140" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G140" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H140" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I140" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9">
       <x:c r="A141" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C141" s="1">
-        <x:v>44495</x:v>
+        <x:v>45897</x:v>
       </x:c>
       <x:c r="D141" s="1">
-        <x:v>46321</x:v>
+        <x:v>47723</x:v>
       </x:c>
       <x:c r="E141" s="0" t="n">
-        <x:v>1.18</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="F141" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G141" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H141" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I141" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9">
       <x:c r="A142" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C142" s="1">
-        <x:v>45930</x:v>
+        <x:v>43432</x:v>
       </x:c>
       <x:c r="D142" s="1">
-        <x:v>47752</x:v>
+        <x:v>48911</x:v>
       </x:c>
       <x:c r="E142" s="0" t="n">
-        <x:v>4.28</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F142" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>125000000</x:v>
       </x:c>
       <x:c r="G142" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H142" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I142" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9">
       <x:c r="A143" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C143" s="1">
-        <x:v>44495</x:v>
+        <x:v>45960</x:v>
       </x:c>
       <x:c r="D143" s="1">
-        <x:v>46321</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="E143" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>3.55</x:v>
       </x:c>
       <x:c r="F143" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G143" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H143" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I143" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9">
       <x:c r="A144" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C144" s="1">
-        <x:v>44495</x:v>
+        <x:v>44467</x:v>
       </x:c>
       <x:c r="D144" s="1">
-        <x:v>46321</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="E144" s="0" t="n">
-        <x:v>1.125</x:v>
+        <x:v>1.04</x:v>
       </x:c>
       <x:c r="F144" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G144" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H144" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I144" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9">
       <x:c r="A145" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C145" s="1">
-        <x:v>46111</x:v>
+        <x:v>44589</x:v>
       </x:c>
       <x:c r="D145" s="1">
-        <x:v>46503</x:v>
+        <x:v>46415</x:v>
       </x:c>
       <x:c r="E145" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="F145" s="0" t="n">
         <x:v>25000000</x:v>
       </x:c>
       <x:c r="G145" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H145" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I145" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9">
       <x:c r="A146" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C146" s="1">
-        <x:v>44587</x:v>
+        <x:v>44560</x:v>
       </x:c>
       <x:c r="D146" s="1">
-        <x:v>48239</x:v>
+        <x:v>46384</x:v>
       </x:c>
       <x:c r="E146" s="0" t="n">
-        <x:v>2.25</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F146" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G146" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H146" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I146" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9">
       <x:c r="A147" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C147" s="1">
-        <x:v>43126</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="D147" s="1">
-        <x:v>48605</x:v>
+        <x:v>46871</x:v>
       </x:c>
       <x:c r="E147" s="0" t="n">
-        <x:v>3.4</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F147" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="G147" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H147" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I147" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9">
       <x:c r="A148" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C148" s="1">
-        <x:v>45926</x:v>
+        <x:v>44620</x:v>
       </x:c>
       <x:c r="D148" s="1">
-        <x:v>47022</x:v>
+        <x:v>46993</x:v>
       </x:c>
       <x:c r="E148" s="0" t="n">
-        <x:v>4.15</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F148" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G148" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H148" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I148" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9">
       <x:c r="A149" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C149" s="1">
-        <x:v>44495</x:v>
+        <x:v>44467</x:v>
       </x:c>
       <x:c r="D149" s="1">
-        <x:v>46321</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="E149" s="0" t="n">
-        <x:v>1.25</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F149" s="0" t="n">
-        <x:v>80000000</x:v>
+        <x:v>65000000</x:v>
       </x:c>
       <x:c r="G149" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H149" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I149" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9">
       <x:c r="A150" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C150" s="1">
-        <x:v>46079</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="D150" s="1">
-        <x:v>47448</x:v>
+        <x:v>46871</x:v>
       </x:c>
       <x:c r="E150" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>4.05</x:v>
       </x:c>
       <x:c r="F150" s="0" t="n">
         <x:v>30000000</x:v>
       </x:c>
       <x:c r="G150" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H150" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I150" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9">
       <x:c r="A151" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C151" s="1">
-        <x:v>44677</x:v>
+        <x:v>46050</x:v>
       </x:c>
       <x:c r="D151" s="1">
-        <x:v>46503</x:v>
+        <x:v>49702</x:v>
       </x:c>
       <x:c r="E151" s="0" t="n">
-        <x:v>3.25</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F151" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G151" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H151" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I151" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9">
       <x:c r="A152" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C152" s="1">
-        <x:v>46111</x:v>
+        <x:v>44497</x:v>
       </x:c>
       <x:c r="D152" s="1">
-        <x:v>47387</x:v>
+        <x:v>49976</x:v>
       </x:c>
       <x:c r="E152" s="0" t="n">
-        <x:v>4.5</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F152" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>80000000</x:v>
       </x:c>
       <x:c r="G152" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H152" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I152" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9">
       <x:c r="A153" s="1">
-        <x:v>46229</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C153" s="1">
-        <x:v>46079</x:v>
+        <x:v>45960</x:v>
       </x:c>
       <x:c r="D153" s="1">
-        <x:v>47448</x:v>
+        <x:v>46688</x:v>
       </x:c>
       <x:c r="E153" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>3.75</x:v>
       </x:c>
       <x:c r="F153" s="0" t="n">
-        <x:v>100000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G153" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H153" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I153" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9">
       <x:c r="A154" s="1">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C154" s="1">
-        <x:v>44588</x:v>
+        <x:v>45959</x:v>
       </x:c>
       <x:c r="D154" s="1">
-        <x:v>46322</x:v>
+        <x:v>46688</x:v>
       </x:c>
       <x:c r="E154" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>3.66</x:v>
       </x:c>
       <x:c r="F154" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G154" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H154" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I154" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9">
       <x:c r="A155" s="1">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C155" s="1">
-        <x:v>44496</x:v>
+        <x:v>44589</x:v>
       </x:c>
       <x:c r="D155" s="1">
-        <x:v>47235</x:v>
+        <x:v>46415</x:v>
       </x:c>
       <x:c r="E155" s="0" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.65</x:v>
       </x:c>
       <x:c r="F155" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G155" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H155" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I155" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9">
       <x:c r="A156" s="1">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C156" s="1">
-        <x:v>44223</x:v>
+        <x:v>45538</x:v>
       </x:c>
       <x:c r="D156" s="1">
-        <x:v>46961</x:v>
+        <x:v>47358</x:v>
       </x:c>
       <x:c r="E156" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="F156" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G156" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H156" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I156" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9">
       <x:c r="A157" s="1">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C157" s="1">
-        <x:v>45597</x:v>
+        <x:v>45534</x:v>
       </x:c>
       <x:c r="D157" s="1">
-        <x:v>46687</x:v>
+        <x:v>47358</x:v>
       </x:c>
       <x:c r="E157" s="0" t="n">
-        <x:v>4.21</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F157" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>60000000</x:v>
       </x:c>
       <x:c r="G157" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H157" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I157" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9">
       <x:c r="A158" s="1">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C158" s="1">
-        <x:v>45862</x:v>
+        <x:v>46143</x:v>
       </x:c>
       <x:c r="D158" s="1">
-        <x:v>46595</x:v>
+        <x:v>46539</x:v>
       </x:c>
       <x:c r="E158" s="0" t="n">
-        <x:v>3.73</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F158" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>300000000</x:v>
       </x:c>
       <x:c r="G158" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H158" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I158" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9">
       <x:c r="A159" s="1">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C159" s="1">
-        <x:v>45957</x:v>
+        <x:v>45533</x:v>
       </x:c>
       <x:c r="D159" s="1">
-        <x:v>46687</x:v>
+        <x:v>47358</x:v>
       </x:c>
       <x:c r="E159" s="0" t="n">
-        <x:v>3.875</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="F159" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="G159" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H159" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I159" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9">
       <x:c r="A160" s="1">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C160" s="1">
-        <x:v>45959</x:v>
+        <x:v>44497</x:v>
       </x:c>
       <x:c r="D160" s="1">
-        <x:v>46353</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="E160" s="0" t="n">
-        <x:v>3.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F160" s="0" t="n">
-        <x:v>1150000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G160" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H160" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I160" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9">
       <x:c r="A161" s="1">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C161" s="1">
-        <x:v>45959</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="D161" s="1">
-        <x:v>46322</x:v>
+        <x:v>47966</x:v>
       </x:c>
       <x:c r="E161" s="0" t="n">
-        <x:v>3.5</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F161" s="0" t="n">
-        <x:v>150000000</x:v>
+        <x:v>35000000</x:v>
       </x:c>
       <x:c r="G161" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H161" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I161" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9">
       <x:c r="A162" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C162" s="1">
-        <x:v>44588</x:v>
+        <x:v>44256</x:v>
       </x:c>
       <x:c r="D162" s="1">
-        <x:v>46414</x:v>
+        <x:v>51561</x:v>
       </x:c>
       <x:c r="E162" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>2.25</x:v>
       </x:c>
       <x:c r="F162" s="0" t="n">
-        <x:v>58000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G162" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H162" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I162" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9">
       <x:c r="A163" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C163" s="1">
-        <x:v>45134</x:v>
+        <x:v>46065</x:v>
       </x:c>
       <x:c r="D163" s="1">
-        <x:v>52439</x:v>
+        <x:v>47150</x:v>
       </x:c>
       <x:c r="E163" s="0" t="n">
-        <x:v>5.08</x:v>
+        <x:v>3.965</x:v>
       </x:c>
       <x:c r="F163" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G163" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H163" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I163" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9">
       <x:c r="A164" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C164" s="1">
-        <x:v>44223</x:v>
+        <x:v>46083</x:v>
       </x:c>
       <x:c r="D164" s="1">
-        <x:v>47875</x:v>
+        <x:v>46997</x:v>
       </x:c>
       <x:c r="E164" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>3.82</x:v>
       </x:c>
       <x:c r="F164" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>75000000</x:v>
       </x:c>
       <x:c r="G164" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H164" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I164" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9">
       <x:c r="A165" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C165" s="1">
-        <x:v>44588</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="D165" s="1">
-        <x:v>47326</x:v>
+        <x:v>47088</x:v>
       </x:c>
       <x:c r="E165" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F165" s="0" t="n">
-        <x:v>40000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G165" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H165" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I165" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9">
       <x:c r="A166" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C166" s="1">
-        <x:v>44223</x:v>
+        <x:v>45996</x:v>
       </x:c>
       <x:c r="D166" s="1">
-        <x:v>47875</x:v>
+        <x:v>46722</x:v>
       </x:c>
       <x:c r="E166" s="0" t="n">
-        <x:v>1.2</x:v>
+        <x:v>3.75</x:v>
       </x:c>
       <x:c r="F166" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G166" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H166" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I166" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9">
       <x:c r="A167" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C167" s="1">
-        <x:v>44496</x:v>
+        <x:v>44438</x:v>
       </x:c>
       <x:c r="D167" s="1">
-        <x:v>47053</x:v>
+        <x:v>46631</x:v>
       </x:c>
       <x:c r="E167" s="0" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.25</x:v>
       </x:c>
       <x:c r="F167" s="0" t="n">
         <x:v>50000000</x:v>
       </x:c>
       <x:c r="G167" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H167" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I167" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9">
       <x:c r="A168" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C168" s="1">
-        <x:v>44588</x:v>
+        <x:v>46057</x:v>
       </x:c>
       <x:c r="D168" s="1">
-        <x:v>46414</x:v>
+        <x:v>46447</x:v>
       </x:c>
       <x:c r="E168" s="0" t="n">
-        <x:v>1.66</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F168" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>200000000</x:v>
       </x:c>
       <x:c r="G168" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H168" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I168" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9">
       <x:c r="A169" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C169" s="1">
-        <x:v>46142</x:v>
+        <x:v>44531</x:v>
       </x:c>
       <x:c r="D169" s="1">
-        <x:v>47235</x:v>
+        <x:v>46357</x:v>
       </x:c>
       <x:c r="E169" s="0" t="n">
-        <x:v>4.21</x:v>
+        <x:v>1.375</x:v>
       </x:c>
       <x:c r="F169" s="0" t="n">
         <x:v>50000000</x:v>
       </x:c>
       <x:c r="G169" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H169" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I169" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9">
       <x:c r="A170" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C170" s="1">
-        <x:v>45982</x:v>
+        <x:v>43252</x:v>
       </x:c>
       <x:c r="D170" s="1">
-        <x:v>46931</x:v>
+        <x:v>50557</x:v>
       </x:c>
       <x:c r="E170" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F170" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G170" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H170" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I170" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9">
       <x:c r="A171" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C171" s="1">
-        <x:v>45957</x:v>
+        <x:v>44531</x:v>
       </x:c>
       <x:c r="D171" s="1">
-        <x:v>46504</x:v>
+        <x:v>46357</x:v>
       </x:c>
       <x:c r="E171" s="0" t="n">
-        <x:v>3.755</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F171" s="0" t="n">
-        <x:v>13000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G171" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H171" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I171" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9">
       <x:c r="A172" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C172" s="1">
-        <x:v>44313</x:v>
+        <x:v>44256</x:v>
       </x:c>
       <x:c r="D172" s="1">
-        <x:v>47235</x:v>
+        <x:v>46997</x:v>
       </x:c>
       <x:c r="E172" s="0" t="n">
-        <x:v>1.55</x:v>
+        <x:v>1.375</x:v>
       </x:c>
       <x:c r="F172" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G172" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H172" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I172" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9">
       <x:c r="A173" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C173" s="1">
-        <x:v>44404</x:v>
+        <x:v>43252</x:v>
       </x:c>
       <x:c r="D173" s="1">
-        <x:v>47326</x:v>
+        <x:v>50557</x:v>
       </x:c>
       <x:c r="E173" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="F173" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G173" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H173" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I173" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9">
       <x:c r="A174" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C174" s="1">
-        <x:v>44588</x:v>
+        <x:v>46091</x:v>
       </x:c>
       <x:c r="D174" s="1">
-        <x:v>46414</x:v>
+        <x:v>46631</x:v>
       </x:c>
       <x:c r="E174" s="0" t="n">
-        <x:v>1.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F174" s="0" t="n">
-        <x:v>65000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G174" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H174" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I174" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9">
       <x:c r="A175" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C175" s="1">
-        <x:v>44223</x:v>
+        <x:v>45931</x:v>
       </x:c>
       <x:c r="D175" s="1">
-        <x:v>48240</x:v>
+        <x:v>46661</x:v>
       </x:c>
       <x:c r="E175" s="0" t="n">
-        <x:v>1.35</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F175" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>45000000</x:v>
       </x:c>
       <x:c r="G175" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H175" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I175" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:9">
       <x:c r="A176" s="1">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C176" s="1">
-        <x:v>44588</x:v>
+        <x:v>44531</x:v>
       </x:c>
       <x:c r="D176" s="1">
-        <x:v>46414</x:v>
+        <x:v>46357</x:v>
       </x:c>
       <x:c r="E176" s="0" t="n">
-        <x:v>1.75</x:v>
+        <x:v>1.42</x:v>
       </x:c>
       <x:c r="F176" s="0" t="n">
-        <x:v>110000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G176" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H176" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I176" s="0" t="n">
-        <x:v>1</x:v>
-[...5189 lines deleted...]
-      <x:c r="I355" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>