--- v1 (2026-08-25)
+++ v2 (2026-09-15)
@@ -1,609 +1,570 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c0c7382bbd54d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/234b5cdc43654846ac0eaca639c33f50.psmdcp" Id="Rf049b5d5da7a4fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61024176e6db4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0144c48909214607a12b0a5a279a2df9.psmdcp" Id="R1679cb7b962e49c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Call Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="184">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="171">
   <x:si>
     <x:t>Call Date</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Issue Date</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity Date</x:t>
   </x:si>
   <x:si>
     <x:t>Current Interest Rate</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Outstanding</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Redeemed</x:t>
   </x:si>
   <x:si>
     <x:t>Applicable Factor</x:t>
   </x:si>
   <x:si>
     <x:t>Remaining Factor</x:t>
   </x:si>
   <x:si>
-    <x:t>3130ALCE2</x:t>
-[...521 lines deleted...]
-    <x:t>3130APXY6</x:t>
+    <x:t>3130ASER6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AMPN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQJA2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9SY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AMP30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANTB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANTA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2XK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7LK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2W76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB5X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9TT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7PK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9XY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BASS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQ6P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9XD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9RF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANTL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7TM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7T87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB2L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B6ZL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9WH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAZV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8XE7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9WQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAVQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8UY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9X47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9XK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7V50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9WP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8A77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANSE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BACF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB5M3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7T61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAUR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B5MY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9WK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2XL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAEQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALGZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7SF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8WB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B73X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8PA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9QL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9U40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALFE9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APXT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7WT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB6R1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9TS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9SR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9RM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APXD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9ZA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9U99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQ2A0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAB22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9TV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9SC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APZS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALGD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANV80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APYT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALLX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APHQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APY66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APHZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQPD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8W40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALJX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANSY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9R93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9UU2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAZE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B5KS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9L32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQVK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9ST8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2VS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2VA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQVY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQVS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7TU8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7Y24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9GS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9HX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B4BH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9XU9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9XN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7SQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAYQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BARL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2SX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9YB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9X54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9MH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7U28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7U36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7JJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8XR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7W34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7TT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAU39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BANP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ARHJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAAZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9J27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAE94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAEA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9LV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ARR78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANT83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2YD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANUL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BATD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BATL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9L73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9EM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7XK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9X62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8FG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9YL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9NU0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8AW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B0KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AFLC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APKP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQ7B3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AY7H3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7V43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BATC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAGS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APHK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9PD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APW76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7TP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQB77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQ5C3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQ2B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB2P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ANXG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBA62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AR6U0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APCN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAGB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB2M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B0LA5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ALHK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7T95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8AU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AQB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AR7H8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AP5J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8QH8</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="M/d/yyyy"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -921,5170 +882,4793 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I176"/>
+  <x:dimension ref="A1:I163"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.890625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="12.530625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.590625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.950625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.810625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="19.860625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="19.690625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="18.390625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="16.590625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C2" s="1">
-        <x:v>44253</x:v>
+        <x:v>44728</x:v>
       </x:c>
       <x:c r="D2" s="1">
-        <x:v>46444</x:v>
+        <x:v>46554</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
-        <x:v>0.92</x:v>
+        <x:v>3.64</x:v>
       </x:c>
       <x:c r="F2" s="0" t="n">
-        <x:v>450000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="G2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C3" s="1">
-        <x:v>44253</x:v>
+        <x:v>44363</x:v>
       </x:c>
       <x:c r="D3" s="1">
-        <x:v>47905</x:v>
+        <x:v>46920</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
-        <x:v>1.76</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:9">
       <x:c r="A4" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C4" s="1">
-        <x:v>44677</x:v>
+        <x:v>44608</x:v>
       </x:c>
       <x:c r="D4" s="1">
-        <x:v>46503</x:v>
+        <x:v>46434</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
-        <x:v>3.7</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="F4" s="0" t="n">
-        <x:v>110000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C5" s="1">
-        <x:v>44253</x:v>
+        <x:v>46097</x:v>
       </x:c>
       <x:c r="D5" s="1">
-        <x:v>49731</x:v>
+        <x:v>47193</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F5" s="0" t="n">
-        <x:v>45000000</x:v>
+        <x:v>105000000</x:v>
       </x:c>
       <x:c r="G5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C6" s="1">
-        <x:v>44253</x:v>
+        <x:v>44363</x:v>
       </x:c>
       <x:c r="D6" s="1">
-        <x:v>48817</x:v>
+        <x:v>46920</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F6" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="1">
-        <x:v>44253</x:v>
+        <x:v>44455</x:v>
       </x:c>
       <x:c r="D7" s="1">
-        <x:v>49731</x:v>
+        <x:v>46462</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
-        <x:v>1.85</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C8" s="1">
-        <x:v>44253</x:v>
+        <x:v>44455</x:v>
       </x:c>
       <x:c r="D8" s="1">
-        <x:v>46717</x:v>
+        <x:v>46554</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C9" s="1">
-        <x:v>44434</x:v>
+        <x:v>45565</x:v>
       </x:c>
       <x:c r="D9" s="1">
-        <x:v>49913</x:v>
+        <x:v>52856</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="F9" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>65000000</x:v>
       </x:c>
       <x:c r="G9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C10" s="1">
-        <x:v>44434</x:v>
+        <x:v>45897</x:v>
       </x:c>
       <x:c r="D10" s="1">
-        <x:v>46625</x:v>
+        <x:v>56842</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="G10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C11" s="1">
-        <x:v>44434</x:v>
+        <x:v>45561</x:v>
       </x:c>
       <x:c r="D11" s="1">
-        <x:v>46625</x:v>
+        <x:v>52856</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="F11" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9">
       <x:c r="A12" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C12" s="1">
-        <x:v>44434</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="D12" s="1">
-        <x:v>47175</x:v>
+        <x:v>46554</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
-        <x:v>1.35</x:v>
+        <x:v>4.03</x:v>
       </x:c>
       <x:c r="F12" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C13" s="1">
-        <x:v>44434</x:v>
+        <x:v>46097</x:v>
       </x:c>
       <x:c r="D13" s="1">
-        <x:v>47175</x:v>
+        <x:v>47193</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
-        <x:v>1.25</x:v>
+        <x:v>4.05</x:v>
       </x:c>
       <x:c r="F13" s="0" t="n">
-        <x:v>55000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C14" s="1">
-        <x:v>44342</x:v>
+        <x:v>45916</x:v>
       </x:c>
       <x:c r="D14" s="1">
-        <x:v>47813</x:v>
+        <x:v>47742</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
-        <x:v>1.9</x:v>
+        <x:v>4.125</x:v>
       </x:c>
       <x:c r="F14" s="0" t="n">
-        <x:v>45000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="1">
-        <x:v>44342</x:v>
+        <x:v>46100</x:v>
       </x:c>
       <x:c r="D15" s="1">
-        <x:v>46899</x:v>
+        <x:v>46646</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
-        <x:v>1.372</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F15" s="0" t="n">
         <x:v>25000000</x:v>
       </x:c>
       <x:c r="G15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C16" s="1">
-        <x:v>44253</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="D16" s="1">
-        <x:v>47905</x:v>
+        <x:v>47984</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
-        <x:v>1.6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F16" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C17" s="1">
-        <x:v>44434</x:v>
+        <x:v>44546</x:v>
       </x:c>
       <x:c r="D17" s="1">
-        <x:v>46625</x:v>
+        <x:v>46737</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>1.53</x:v>
       </x:c>
       <x:c r="F17" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C18" s="1">
-        <x:v>44253</x:v>
+        <x:v>46098</x:v>
       </x:c>
       <x:c r="D18" s="1">
-        <x:v>46444</x:v>
+        <x:v>46493</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
-        <x:v>1.115</x:v>
+        <x:v>3.875</x:v>
       </x:c>
       <x:c r="F18" s="0" t="n">
-        <x:v>500000000</x:v>
+        <x:v>100000000</x:v>
       </x:c>
       <x:c r="G18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C19" s="1">
-        <x:v>44253</x:v>
+        <x:v>46097</x:v>
       </x:c>
       <x:c r="D19" s="1">
-        <x:v>47905</x:v>
+        <x:v>47193</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F19" s="0" t="n">
-        <x:v>70000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9">
       <x:c r="A20" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C20" s="1">
-        <x:v>44253</x:v>
+        <x:v>44455</x:v>
       </x:c>
       <x:c r="D20" s="1">
-        <x:v>46625</x:v>
+        <x:v>48107</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F20" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C21" s="1">
-        <x:v>44434</x:v>
+        <x:v>45918</x:v>
       </x:c>
       <x:c r="D21" s="1">
-        <x:v>46444</x:v>
+        <x:v>46646</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F21" s="0" t="n">
-        <x:v>80000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G21" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="1">
-        <x:v>46111</x:v>
+        <x:v>45922</x:v>
       </x:c>
       <x:c r="D22" s="1">
-        <x:v>46503</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>3.75</x:v>
       </x:c>
       <x:c r="F22" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>200000000</x:v>
       </x:c>
       <x:c r="G22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="1">
-        <x:v>44342</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="D23" s="1">
-        <x:v>46899</x:v>
+        <x:v>48015</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F23" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C24" s="1">
-        <x:v>44253</x:v>
+        <x:v>45854</x:v>
       </x:c>
       <x:c r="D24" s="1">
-        <x:v>47905</x:v>
+        <x:v>47680</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
-        <x:v>1.6</x:v>
+        <x:v>4.53</x:v>
       </x:c>
       <x:c r="F24" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I24" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C25" s="1">
-        <x:v>44253</x:v>
+        <x:v>46097</x:v>
       </x:c>
       <x:c r="D25" s="1">
-        <x:v>47721</x:v>
+        <x:v>46554</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">
-        <x:v>1.4</x:v>
+        <x:v>3.91</x:v>
       </x:c>
       <x:c r="F25" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>500000000</x:v>
       </x:c>
       <x:c r="G25" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I25" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C26" s="1">
-        <x:v>44495</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="D26" s="1">
-        <x:v>48145</x:v>
+        <x:v>48015</x:v>
       </x:c>
       <x:c r="E26" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F26" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="G26" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I26" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C27" s="1">
-        <x:v>45987</x:v>
+        <x:v>46008</x:v>
       </x:c>
       <x:c r="D27" s="1">
-        <x:v>47813</x:v>
+        <x:v>46372</x:v>
       </x:c>
       <x:c r="E27" s="0" t="n">
-        <x:v>4.15</x:v>
+        <x:v>3.57</x:v>
       </x:c>
       <x:c r="F27" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>95000000</x:v>
       </x:c>
       <x:c r="G27" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C28" s="1">
-        <x:v>44495</x:v>
+        <x:v>46097</x:v>
       </x:c>
       <x:c r="D28" s="1">
-        <x:v>46321</x:v>
+        <x:v>46828</x:v>
       </x:c>
       <x:c r="E28" s="0" t="n">
-        <x:v>1.15</x:v>
+        <x:v>4.07</x:v>
       </x:c>
       <x:c r="F28" s="0" t="n">
-        <x:v>113000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G28" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C29" s="1">
-        <x:v>44342</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="D29" s="1">
-        <x:v>46717</x:v>
+        <x:v>46554</x:v>
       </x:c>
       <x:c r="E29" s="0" t="n">
-        <x:v>1.35</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F29" s="0" t="n">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="G29" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I29" s="0" t="n">
-        <x:v>0.285714285714</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C30" s="1">
-        <x:v>44253</x:v>
+        <x:v>46021</x:v>
       </x:c>
       <x:c r="D30" s="1">
-        <x:v>48817</x:v>
+        <x:v>56964</x:v>
       </x:c>
       <x:c r="E30" s="0" t="n">
-        <x:v>1.75</x:v>
+        <x:v>5.775</x:v>
       </x:c>
       <x:c r="F30" s="0" t="n">
-        <x:v>75000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G30" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I30" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C31" s="1">
-        <x:v>44495</x:v>
+        <x:v>46097</x:v>
       </x:c>
       <x:c r="D31" s="1">
-        <x:v>46321</x:v>
+        <x:v>46491</x:v>
       </x:c>
       <x:c r="E31" s="0" t="n">
-        <x:v>1.25</x:v>
+        <x:v>3.85</x:v>
       </x:c>
       <x:c r="F31" s="0" t="n">
-        <x:v>80000000</x:v>
+        <x:v>650000000</x:v>
       </x:c>
       <x:c r="G31" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I31" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C32" s="1">
-        <x:v>45930</x:v>
+        <x:v>46098</x:v>
       </x:c>
       <x:c r="D32" s="1">
-        <x:v>47752</x:v>
+        <x:v>46829</x:v>
       </x:c>
       <x:c r="E32" s="0" t="n">
-        <x:v>4.28</x:v>
+        <x:v>4.08</x:v>
       </x:c>
       <x:c r="F32" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G32" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I32" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C33" s="1">
-        <x:v>44495</x:v>
+        <x:v>45924</x:v>
       </x:c>
       <x:c r="D33" s="1">
-        <x:v>46321</x:v>
+        <x:v>47743</x:v>
       </x:c>
       <x:c r="E33" s="0" t="n">
-        <x:v>1.18</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="F33" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G33" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I33" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C34" s="1">
-        <x:v>46079</x:v>
+        <x:v>46098</x:v>
       </x:c>
       <x:c r="D34" s="1">
-        <x:v>47721</x:v>
+        <x:v>46829</x:v>
       </x:c>
       <x:c r="E34" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>3.875</x:v>
       </x:c>
       <x:c r="F34" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G34" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I34" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C35" s="1">
-        <x:v>44253</x:v>
+        <x:v>45947</x:v>
       </x:c>
       <x:c r="D35" s="1">
-        <x:v>47905</x:v>
+        <x:v>47225</x:v>
       </x:c>
       <x:c r="E35" s="0" t="n">
-        <x:v>1.675</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F35" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G35" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9">
       <x:c r="A36" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C36" s="1">
-        <x:v>44495</x:v>
+        <x:v>44456</x:v>
       </x:c>
       <x:c r="D36" s="1">
-        <x:v>46321</x:v>
+        <x:v>48108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="n">
-        <x:v>1.18</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F36" s="0" t="n">
-        <x:v>55000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G36" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9">
       <x:c r="A37" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C37" s="1">
-        <x:v>44495</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="D37" s="1">
-        <x:v>46321</x:v>
+        <x:v>46860</x:v>
       </x:c>
       <x:c r="E37" s="0" t="n">
-        <x:v>1.15</x:v>
+        <x:v>4.065</x:v>
       </x:c>
       <x:c r="F37" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G37" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I37" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9">
       <x:c r="A38" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C38" s="1">
-        <x:v>44434</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="D38" s="1">
-        <x:v>48086</x:v>
+        <x:v>46555</x:v>
       </x:c>
       <x:c r="E38" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>4.015</x:v>
       </x:c>
       <x:c r="F38" s="0" t="n">
-        <x:v>60000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G38" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I38" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9">
       <x:c r="A39" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C39" s="1">
-        <x:v>44342</x:v>
+        <x:v>45918</x:v>
       </x:c>
       <x:c r="D39" s="1">
-        <x:v>46533</x:v>
+        <x:v>46647</x:v>
       </x:c>
       <x:c r="E39" s="0" t="n">
-        <x:v>1.25</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F39" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>100000000</x:v>
       </x:c>
       <x:c r="G39" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I39" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9">
       <x:c r="A40" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C40" s="1">
-        <x:v>44253</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="D40" s="1">
-        <x:v>47905</x:v>
+        <x:v>46555</x:v>
       </x:c>
       <x:c r="E40" s="0" t="n">
-        <x:v>1.26</x:v>
+        <x:v>4.055</x:v>
       </x:c>
       <x:c r="F40" s="0" t="n">
-        <x:v>40000000</x:v>
+        <x:v>100000000</x:v>
       </x:c>
       <x:c r="G40" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H40" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I40" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9">
       <x:c r="A41" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="1">
-        <x:v>46111</x:v>
+        <x:v>45736</x:v>
       </x:c>
       <x:c r="D41" s="1">
-        <x:v>47387</x:v>
+        <x:v>46647</x:v>
       </x:c>
       <x:c r="E41" s="0" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.175</x:v>
       </x:c>
       <x:c r="F41" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G41" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="H41" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9">
       <x:c r="A42" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C42" s="1">
-        <x:v>46079</x:v>
+        <x:v>46098</x:v>
       </x:c>
       <x:c r="D42" s="1">
-        <x:v>46625</x:v>
+        <x:v>46555</x:v>
       </x:c>
       <x:c r="E42" s="0" t="n">
-        <x:v>3.67</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="F42" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>1000000000</x:v>
       </x:c>
       <x:c r="G42" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I42" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9">
       <x:c r="A43" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C43" s="1">
-        <x:v>44434</x:v>
+        <x:v>45562</x:v>
       </x:c>
       <x:c r="D43" s="1">
-        <x:v>48086</x:v>
+        <x:v>47743</x:v>
       </x:c>
       <x:c r="E43" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F43" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G43" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I43" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9">
       <x:c r="A44" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C44" s="1">
-        <x:v>46079</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="D44" s="1">
-        <x:v>47721</x:v>
+        <x:v>47955</x:v>
       </x:c>
       <x:c r="E44" s="0" t="n">
-        <x:v>4.04</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F44" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>55000000</x:v>
       </x:c>
       <x:c r="G44" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I44" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9">
       <x:c r="A45" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C45" s="1">
-        <x:v>44434</x:v>
+        <x:v>44272</x:v>
       </x:c>
       <x:c r="D45" s="1">
-        <x:v>46625</x:v>
+        <x:v>47924</x:v>
       </x:c>
       <x:c r="E45" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>1.65</x:v>
       </x:c>
       <x:c r="F45" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G45" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I45" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9">
       <x:c r="A46" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C46" s="1">
-        <x:v>44495</x:v>
+        <x:v>45917</x:v>
       </x:c>
       <x:c r="D46" s="1">
-        <x:v>46321</x:v>
+        <x:v>47743</x:v>
       </x:c>
       <x:c r="E46" s="0" t="n">
-        <x:v>1.18</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G46" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I46" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9">
       <x:c r="A47" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C47" s="1">
-        <x:v>44806</x:v>
+        <x:v>46008</x:v>
       </x:c>
       <x:c r="D47" s="1">
-        <x:v>46625</x:v>
+        <x:v>46435</x:v>
       </x:c>
       <x:c r="E47" s="0" t="n">
-        <x:v>3.67</x:v>
+        <x:v>3.81</x:v>
       </x:c>
       <x:c r="F47" s="0" t="n">
-        <x:v>17000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G47" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I47" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9">
       <x:c r="A48" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C48" s="1">
-        <x:v>44253</x:v>
+        <x:v>45860</x:v>
       </x:c>
       <x:c r="D48" s="1">
-        <x:v>47905</x:v>
+        <x:v>47135</x:v>
       </x:c>
       <x:c r="E48" s="0" t="n">
-        <x:v>1.72</x:v>
+        <x:v>4.32</x:v>
       </x:c>
       <x:c r="F48" s="0" t="n">
-        <x:v>40000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="G48" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I48" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9">
       <x:c r="A49" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C49" s="1">
-        <x:v>44253</x:v>
+        <x:v>45981</x:v>
       </x:c>
       <x:c r="D49" s="1">
-        <x:v>47905</x:v>
+        <x:v>46373</x:v>
       </x:c>
       <x:c r="E49" s="0" t="n">
-        <x:v>1.63</x:v>
+        <x:v>3.76</x:v>
       </x:c>
       <x:c r="F49" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>1650000000</x:v>
       </x:c>
       <x:c r="G49" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9">
       <x:c r="A50" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C50" s="1">
-        <x:v>44434</x:v>
+        <x:v>46098</x:v>
       </x:c>
       <x:c r="D50" s="1">
-        <x:v>46625</x:v>
+        <x:v>47924</x:v>
       </x:c>
       <x:c r="E50" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F50" s="0" t="n">
-        <x:v>55000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G50" s="0" t="n">
-        <x:v>55000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I50" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9">
       <x:c r="A51" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C51" s="1">
-        <x:v>45987</x:v>
+        <x:v>46098</x:v>
       </x:c>
       <x:c r="D51" s="1">
-        <x:v>46625</x:v>
+        <x:v>47924</x:v>
       </x:c>
       <x:c r="E51" s="0" t="n">
-        <x:v>3.795</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F51" s="0" t="n">
-        <x:v>2600000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G51" s="0" t="n">
-        <x:v>2600000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9">
       <x:c r="A52" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C52" s="1">
-        <x:v>46168</x:v>
+        <x:v>44272</x:v>
       </x:c>
       <x:c r="D52" s="1">
-        <x:v>57126</x:v>
+        <x:v>46555</x:v>
       </x:c>
       <x:c r="E52" s="0" t="n">
-        <x:v>6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F52" s="0" t="n">
-        <x:v>36000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G52" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I52" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9">
       <x:c r="A53" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C53" s="1">
-        <x:v>46168</x:v>
+        <x:v>44547</x:v>
       </x:c>
       <x:c r="D53" s="1">
-        <x:v>57126</x:v>
+        <x:v>46373</x:v>
       </x:c>
       <x:c r="E53" s="0" t="n">
-        <x:v>6</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F53" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>163000000</x:v>
       </x:c>
       <x:c r="G53" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I53" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9">
       <x:c r="A54" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C54" s="1">
-        <x:v>44342</x:v>
+        <x:v>45930</x:v>
       </x:c>
       <x:c r="D54" s="1">
-        <x:v>46899</x:v>
+        <x:v>47743</x:v>
       </x:c>
       <x:c r="E54" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F54" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G54" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I54" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9">
       <x:c r="A55" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C55" s="1">
-        <x:v>46079</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="D55" s="1">
-        <x:v>47905</x:v>
+        <x:v>48016</x:v>
       </x:c>
       <x:c r="E55" s="0" t="n">
-        <x:v>4.15</x:v>
+        <x:v>4.75</x:v>
       </x:c>
       <x:c r="F55" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G55" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I55" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9">
       <x:c r="A56" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C56" s="1">
-        <x:v>44434</x:v>
+        <x:v>46098</x:v>
       </x:c>
       <x:c r="D56" s="1">
-        <x:v>48086</x:v>
+        <x:v>47924</x:v>
       </x:c>
       <x:c r="E56" s="0" t="n">
-        <x:v>1.25</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F56" s="0" t="n">
-        <x:v>35000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G56" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I56" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9">
       <x:c r="A57" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C57" s="1">
-        <x:v>44438</x:v>
+        <x:v>46098</x:v>
       </x:c>
       <x:c r="D57" s="1">
-        <x:v>46625</x:v>
+        <x:v>47924</x:v>
       </x:c>
       <x:c r="E57" s="0" t="n">
-        <x:v>1.125</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="F57" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G57" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I57" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9">
       <x:c r="A58" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C58" s="1">
-        <x:v>46168</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="D58" s="1">
-        <x:v>46569</x:v>
+        <x:v>47924</x:v>
       </x:c>
       <x:c r="E58" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>4.375</x:v>
       </x:c>
       <x:c r="F58" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G58" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I58" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9">
       <x:c r="A59" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C59" s="1">
-        <x:v>45530</x:v>
+        <x:v>44547</x:v>
       </x:c>
       <x:c r="D59" s="1">
-        <x:v>46625</x:v>
+        <x:v>46373</x:v>
       </x:c>
       <x:c r="E59" s="0" t="n">
-        <x:v>4.04</x:v>
+        <x:v>1.55</x:v>
       </x:c>
       <x:c r="F59" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>35000000</x:v>
       </x:c>
       <x:c r="G59" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I59" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9">
       <x:c r="A60" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C60" s="1">
-        <x:v>44434</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="D60" s="1">
-        <x:v>46444</x:v>
+        <x:v>47924</x:v>
       </x:c>
       <x:c r="E60" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>4.75</x:v>
       </x:c>
       <x:c r="F60" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>35000000</x:v>
       </x:c>
       <x:c r="G60" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I60" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9">
       <x:c r="A61" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C61" s="1">
-        <x:v>44495</x:v>
+        <x:v>46098</x:v>
       </x:c>
       <x:c r="D61" s="1">
-        <x:v>46321</x:v>
+        <x:v>47924</x:v>
       </x:c>
       <x:c r="E61" s="0" t="n">
-        <x:v>1.12</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F61" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G61" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I61" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9">
       <x:c r="A62" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C62" s="1">
-        <x:v>44253</x:v>
+        <x:v>44547</x:v>
       </x:c>
       <x:c r="D62" s="1">
-        <x:v>46625</x:v>
+        <x:v>46373</x:v>
       </x:c>
       <x:c r="E62" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F62" s="0" t="n">
         <x:v>25000000</x:v>
       </x:c>
       <x:c r="G62" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I62" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9">
       <x:c r="A63" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C63" s="1">
-        <x:v>44253</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="D63" s="1">
-        <x:v>49731</x:v>
+        <x:v>47225</x:v>
       </x:c>
       <x:c r="E63" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F63" s="0" t="n">
-        <x:v>35000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G63" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I63" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9">
       <x:c r="A64" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C64" s="1">
-        <x:v>44253</x:v>
+        <x:v>46098</x:v>
       </x:c>
       <x:c r="D64" s="1">
-        <x:v>46625</x:v>
+        <x:v>46738</x:v>
       </x:c>
       <x:c r="E64" s="0" t="n">
-        <x:v>0.9</x:v>
+        <x:v>3.645</x:v>
       </x:c>
       <x:c r="F64" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G64" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I64" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9">
       <x:c r="A65" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C65" s="1">
-        <x:v>46079</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="D65" s="1">
-        <x:v>47448</x:v>
+        <x:v>47924</x:v>
       </x:c>
       <x:c r="E65" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>4.35</x:v>
       </x:c>
       <x:c r="F65" s="0" t="n">
-        <x:v>100000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G65" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I65" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9">
       <x:c r="A66" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C66" s="1">
-        <x:v>44495</x:v>
+        <x:v>44547</x:v>
       </x:c>
       <x:c r="D66" s="1">
-        <x:v>46321</x:v>
+        <x:v>46373</x:v>
       </x:c>
       <x:c r="E66" s="0" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F66" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G66" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I66" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9">
       <x:c r="A67" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C67" s="1">
-        <x:v>46080</x:v>
+        <x:v>44272</x:v>
       </x:c>
       <x:c r="D67" s="1">
-        <x:v>46444</x:v>
+        <x:v>46463</x:v>
       </x:c>
       <x:c r="E67" s="0" t="n">
-        <x:v>3.625</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F67" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>35000000</x:v>
       </x:c>
       <x:c r="G67" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I67" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9">
       <x:c r="A68" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C68" s="1">
-        <x:v>45926</x:v>
+        <x:v>44456</x:v>
       </x:c>
       <x:c r="D68" s="1">
-        <x:v>47022</x:v>
+        <x:v>48108</x:v>
       </x:c>
       <x:c r="E68" s="0" t="n">
-        <x:v>4.15</x:v>
+        <x:v>1.125</x:v>
       </x:c>
       <x:c r="F68" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G68" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I68" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9">
       <x:c r="A69" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C69" s="1">
-        <x:v>44434</x:v>
+        <x:v>45562</x:v>
       </x:c>
       <x:c r="D69" s="1">
-        <x:v>46625</x:v>
+        <x:v>48108</x:v>
       </x:c>
       <x:c r="E69" s="0" t="n">
-        <x:v>1.15</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F69" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G69" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I69" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9">
       <x:c r="A70" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C70" s="1">
-        <x:v>44438</x:v>
+        <x:v>44547</x:v>
       </x:c>
       <x:c r="D70" s="1">
-        <x:v>48086</x:v>
+        <x:v>48199</x:v>
       </x:c>
       <x:c r="E70" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="F70" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G70" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I70" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9">
       <x:c r="A71" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C71" s="1">
-        <x:v>44434</x:v>
+        <x:v>44272</x:v>
       </x:c>
       <x:c r="D71" s="1">
-        <x:v>48086</x:v>
+        <x:v>47924</x:v>
       </x:c>
       <x:c r="E71" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>1.76</x:v>
       </x:c>
       <x:c r="F71" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G71" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I71" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9">
       <x:c r="A72" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C72" s="1">
-        <x:v>44495</x:v>
+        <x:v>44517</x:v>
       </x:c>
       <x:c r="D72" s="1">
-        <x:v>46321</x:v>
+        <x:v>46343</x:v>
       </x:c>
       <x:c r="E72" s="0" t="n">
-        <x:v>1.25</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F72" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G72" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I72" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9">
       <x:c r="A73" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C73" s="1">
-        <x:v>44253</x:v>
+        <x:v>44547</x:v>
       </x:c>
       <x:c r="D73" s="1">
-        <x:v>49731</x:v>
+        <x:v>46373</x:v>
       </x:c>
       <x:c r="E73" s="0" t="n">
-        <x:v>1.625</x:v>
+        <x:v>1.52</x:v>
       </x:c>
       <x:c r="F73" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G73" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I73" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9">
       <x:c r="A74" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C74" s="1">
-        <x:v>44253</x:v>
+        <x:v>44517</x:v>
       </x:c>
       <x:c r="D74" s="1">
-        <x:v>47905</x:v>
+        <x:v>46343</x:v>
       </x:c>
       <x:c r="E74" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.31</x:v>
       </x:c>
       <x:c r="F74" s="0" t="n">
-        <x:v>60000000</x:v>
+        <x:v>100000000</x:v>
       </x:c>
       <x:c r="G74" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I74" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9">
       <x:c r="A75" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C75" s="1">
-        <x:v>46079</x:v>
+        <x:v>44609</x:v>
       </x:c>
       <x:c r="D75" s="1">
-        <x:v>47540</x:v>
+        <x:v>46435</x:v>
       </x:c>
       <x:c r="E75" s="0" t="n">
-        <x:v>3.95</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F75" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G75" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I75" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9">
       <x:c r="A76" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C76" s="1">
-        <x:v>46079</x:v>
+        <x:v>46008</x:v>
       </x:c>
       <x:c r="D76" s="1">
-        <x:v>47448</x:v>
+        <x:v>49660</x:v>
       </x:c>
       <x:c r="E76" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F76" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>35000000</x:v>
       </x:c>
       <x:c r="G76" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I76" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9">
       <x:c r="A77" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C77" s="1">
-        <x:v>44253</x:v>
+        <x:v>44272</x:v>
       </x:c>
       <x:c r="D77" s="1">
-        <x:v>47905</x:v>
+        <x:v>46463</x:v>
       </x:c>
       <x:c r="E77" s="0" t="n">
-        <x:v>1.54</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="F77" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G77" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I77" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9">
       <x:c r="A78" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C78" s="1">
-        <x:v>44434</x:v>
+        <x:v>44456</x:v>
       </x:c>
       <x:c r="D78" s="1">
-        <x:v>46717</x:v>
+        <x:v>46738</x:v>
       </x:c>
       <x:c r="E78" s="0" t="n">
-        <x:v>1.01</x:v>
+        <x:v>1.05</x:v>
       </x:c>
       <x:c r="F78" s="0" t="n">
-        <x:v>40000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G78" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I78" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9">
       <x:c r="A79" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C79" s="1">
-        <x:v>44495</x:v>
+        <x:v>46098</x:v>
       </x:c>
       <x:c r="D79" s="1">
-        <x:v>46321</x:v>
+        <x:v>46647</x:v>
       </x:c>
       <x:c r="E79" s="0" t="n">
-        <x:v>1.15</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F79" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G79" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I79" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9">
       <x:c r="A80" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C80" s="1">
-        <x:v>46079</x:v>
+        <x:v>46098</x:v>
       </x:c>
       <x:c r="D80" s="1">
-        <x:v>47905</x:v>
+        <x:v>46829</x:v>
       </x:c>
       <x:c r="E80" s="0" t="n">
-        <x:v>4.13</x:v>
+        <x:v>3.89</x:v>
       </x:c>
       <x:c r="F80" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G80" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I80" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9">
       <x:c r="A81" s="1">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C81" s="1">
-        <x:v>45714</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="D81" s="1">
-        <x:v>47540</x:v>
+        <x:v>48016</x:v>
       </x:c>
       <x:c r="E81" s="0" t="n">
-        <x:v>4.75</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F81" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="G81" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I81" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9">
       <x:c r="A82" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C82" s="1">
-        <x:v>44495</x:v>
+        <x:v>45734</x:v>
       </x:c>
       <x:c r="D82" s="1">
-        <x:v>46321</x:v>
+        <x:v>47014</x:v>
       </x:c>
       <x:c r="E82" s="0" t="n">
-        <x:v>1.25</x:v>
+        <x:v>4.27</x:v>
       </x:c>
       <x:c r="F82" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="G82" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I82" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9">
       <x:c r="A83" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C83" s="1">
-        <x:v>45539</x:v>
+        <x:v>46071</x:v>
       </x:c>
       <x:c r="D83" s="1">
-        <x:v>46899</x:v>
+        <x:v>46801</x:v>
       </x:c>
       <x:c r="E83" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>3.625</x:v>
       </x:c>
       <x:c r="F83" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G83" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I83" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9">
       <x:c r="A84" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C84" s="1">
-        <x:v>46079</x:v>
+        <x:v>44610</x:v>
       </x:c>
       <x:c r="D84" s="1">
-        <x:v>46899</x:v>
+        <x:v>48262</x:v>
       </x:c>
       <x:c r="E84" s="0" t="n">
-        <x:v>3.77</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F84" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>150000000</x:v>
       </x:c>
       <x:c r="G84" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I84" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9">
       <x:c r="A85" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C85" s="1">
-        <x:v>46072</x:v>
+        <x:v>46099</x:v>
       </x:c>
       <x:c r="D85" s="1">
-        <x:v>46899</x:v>
+        <x:v>47805</x:v>
       </x:c>
       <x:c r="E85" s="0" t="n">
-        <x:v>3.58</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="F85" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G85" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I85" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9">
       <x:c r="A86" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C86" s="1">
-        <x:v>44253</x:v>
+        <x:v>45561</x:v>
       </x:c>
       <x:c r="D86" s="1">
-        <x:v>47905</x:v>
+        <x:v>47014</x:v>
       </x:c>
       <x:c r="E86" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>3.75</x:v>
       </x:c>
       <x:c r="F86" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G86" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I86" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9">
       <x:c r="A87" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C87" s="1">
-        <x:v>44253</x:v>
+        <x:v>45560</x:v>
       </x:c>
       <x:c r="D87" s="1">
-        <x:v>46444</x:v>
+        <x:v>47744</x:v>
       </x:c>
       <x:c r="E87" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F87" s="0" t="n">
-        <x:v>300000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G87" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I87" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9">
       <x:c r="A88" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C88" s="1">
-        <x:v>44253</x:v>
+        <x:v>44638</x:v>
       </x:c>
       <x:c r="D88" s="1">
-        <x:v>46717</x:v>
+        <x:v>46464</x:v>
       </x:c>
       <x:c r="E88" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>2.25</x:v>
       </x:c>
       <x:c r="F88" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G88" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I88" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9">
       <x:c r="A89" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C89" s="1">
-        <x:v>44342</x:v>
+        <x:v>44610</x:v>
       </x:c>
       <x:c r="D89" s="1">
-        <x:v>46717</x:v>
+        <x:v>46436</x:v>
       </x:c>
       <x:c r="E89" s="0" t="n">
-        <x:v>1.35</x:v>
+        <x:v>2.15</x:v>
       </x:c>
       <x:c r="F89" s="0" t="n">
-        <x:v>40000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G89" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I89" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9">
       <x:c r="A90" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C90" s="1">
-        <x:v>46079</x:v>
+        <x:v>45922</x:v>
       </x:c>
       <x:c r="D90" s="1">
-        <x:v>47448</x:v>
+        <x:v>46374</x:v>
       </x:c>
       <x:c r="E90" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>3.76</x:v>
       </x:c>
       <x:c r="F90" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G90" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I90" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9">
       <x:c r="A91" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C91" s="1">
-        <x:v>44253</x:v>
+        <x:v>45930</x:v>
       </x:c>
       <x:c r="D91" s="1">
-        <x:v>46444</x:v>
+        <x:v>47652</x:v>
       </x:c>
       <x:c r="E91" s="0" t="n">
-        <x:v>0.9</x:v>
+        <x:v>4.26</x:v>
       </x:c>
       <x:c r="F91" s="0" t="n">
-        <x:v>1325000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G91" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I91" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9">
       <x:c r="A92" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C92" s="1">
-        <x:v>44253</x:v>
+        <x:v>46071</x:v>
       </x:c>
       <x:c r="D92" s="1">
-        <x:v>49731</x:v>
+        <x:v>46436</x:v>
       </x:c>
       <x:c r="E92" s="0" t="n">
-        <x:v>1.75</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F92" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>13155000</x:v>
       </x:c>
       <x:c r="G92" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H92" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I92" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9">
       <x:c r="A93" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C93" s="1">
-        <x:v>44526</x:v>
+        <x:v>46071</x:v>
       </x:c>
       <x:c r="D93" s="1">
-        <x:v>46899</x:v>
+        <x:v>46891</x:v>
       </x:c>
       <x:c r="E93" s="0" t="n">
-        <x:v>1.42</x:v>
+        <x:v>3.75</x:v>
       </x:c>
       <x:c r="F93" s="0" t="n">
         <x:v>50000000</x:v>
       </x:c>
       <x:c r="G93" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H93" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I93" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9">
       <x:c r="A94" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C94" s="1">
-        <x:v>44707</x:v>
+        <x:v>45645</x:v>
       </x:c>
       <x:c r="D94" s="1">
-        <x:v>46533</x:v>
+        <x:v>47470</x:v>
       </x:c>
       <x:c r="E94" s="0" t="n">
-        <x:v>3.65</x:v>
+        <x:v>4.75</x:v>
       </x:c>
       <x:c r="F94" s="0" t="n">
-        <x:v>40000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G94" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H94" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I94" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9">
       <x:c r="A95" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C95" s="1">
-        <x:v>46079</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="D95" s="1">
-        <x:v>46503</x:v>
+        <x:v>47925</x:v>
       </x:c>
       <x:c r="E95" s="0" t="n">
-        <x:v>3.58</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F95" s="0" t="n">
-        <x:v>35000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G95" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H95" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I95" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9">
       <x:c r="A96" s="1">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C96" s="1">
-        <x:v>46079</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="D96" s="1">
-        <x:v>46594</x:v>
+        <x:v>47925</x:v>
       </x:c>
       <x:c r="E96" s="0" t="n">
-        <x:v>3.61</x:v>
+        <x:v>4.55</x:v>
       </x:c>
       <x:c r="F96" s="0" t="n">
-        <x:v>165000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G96" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H96" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I96" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9">
       <x:c r="A97" s="1">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C97" s="1">
-        <x:v>46080</x:v>
+        <x:v>45922</x:v>
       </x:c>
       <x:c r="D97" s="1">
-        <x:v>47541</x:v>
+        <x:v>47744</x:v>
       </x:c>
       <x:c r="E97" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>4.015</x:v>
       </x:c>
       <x:c r="F97" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="G97" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H97" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I97" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9">
       <x:c r="A98" s="1">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C98" s="1">
-        <x:v>44343</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="D98" s="1">
-        <x:v>47084</x:v>
+        <x:v>47287</x:v>
       </x:c>
       <x:c r="E98" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="F98" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G98" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H98" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I98" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9">
       <x:c r="A99" s="1">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C99" s="1">
-        <x:v>45982</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="D99" s="1">
-        <x:v>46931</x:v>
+        <x:v>46983</x:v>
       </x:c>
       <x:c r="E99" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>4.285</x:v>
       </x:c>
       <x:c r="F99" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="G99" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H99" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I99" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9">
       <x:c r="A100" s="1">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C100" s="1">
-        <x:v>45993</x:v>
+        <x:v>45555</x:v>
       </x:c>
       <x:c r="D100" s="1">
-        <x:v>47357</x:v>
+        <x:v>47744</x:v>
       </x:c>
       <x:c r="E100" s="0" t="n">
-        <x:v>3.82</x:v>
+        <x:v>4.02</x:v>
       </x:c>
       <x:c r="F100" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G100" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H100" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I100" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9">
       <x:c r="A101" s="1">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C101" s="1">
-        <x:v>46080</x:v>
+        <x:v>46101</x:v>
       </x:c>
       <x:c r="D101" s="1">
-        <x:v>47906</x:v>
+        <x:v>46464</x:v>
       </x:c>
       <x:c r="E101" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>3.82</x:v>
       </x:c>
       <x:c r="F101" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G101" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H101" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I101" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9">
       <x:c r="A102" s="1">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C102" s="1">
-        <x:v>46142</x:v>
+        <x:v>46100</x:v>
       </x:c>
       <x:c r="D102" s="1">
-        <x:v>47235</x:v>
+        <x:v>46525</x:v>
       </x:c>
       <x:c r="E102" s="0" t="n">
-        <x:v>4.21</x:v>
+        <x:v>3.825</x:v>
       </x:c>
       <x:c r="F102" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G102" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H102" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I102" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9">
       <x:c r="A103" s="1">
-        <x:v>46261</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C103" s="1">
-        <x:v>46170</x:v>
+        <x:v>46076</x:v>
       </x:c>
       <x:c r="D103" s="1">
-        <x:v>46534</x:v>
+        <x:v>46437</x:v>
       </x:c>
       <x:c r="E103" s="0" t="n">
-        <x:v>3.92</x:v>
+        <x:v>3.65</x:v>
       </x:c>
       <x:c r="F103" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G103" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H103" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I103" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9">
       <x:c r="A104" s="1">
-        <x:v>46261</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C104" s="1">
-        <x:v>46080</x:v>
+        <x:v>45922</x:v>
       </x:c>
       <x:c r="D104" s="1">
-        <x:v>46626</x:v>
+        <x:v>47015</x:v>
       </x:c>
       <x:c r="E104" s="0" t="n">
-        <x:v>3.625</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F104" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G104" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H104" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I104" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9">
       <x:c r="A105" s="1">
-        <x:v>46261</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C105" s="1">
-        <x:v>46080</x:v>
+        <x:v>45919</x:v>
       </x:c>
       <x:c r="D105" s="1">
-        <x:v>46626</x:v>
+        <x:v>47015</x:v>
       </x:c>
       <x:c r="E105" s="0" t="n">
-        <x:v>3.65</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F105" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G105" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H105" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I105" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9">
       <x:c r="A106" s="1">
-        <x:v>46261</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C106" s="1">
-        <x:v>45946</x:v>
+        <x:v>45891</x:v>
       </x:c>
       <x:c r="D106" s="1">
-        <x:v>46626</x:v>
+        <x:v>46710</x:v>
       </x:c>
       <x:c r="E106" s="0" t="n">
-        <x:v>3.65</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="F106" s="0" t="n">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="G106" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H106" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I106" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9">
       <x:c r="A107" s="1">
-        <x:v>46261</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C107" s="1">
-        <x:v>46139</x:v>
+        <x:v>46010</x:v>
       </x:c>
       <x:c r="D107" s="1">
-        <x:v>46471</x:v>
+        <x:v>47106</x:v>
       </x:c>
       <x:c r="E107" s="0" t="n">
-        <x:v>3.76</x:v>
+        <x:v>3.75</x:v>
       </x:c>
       <x:c r="F107" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G107" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H107" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I107" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9">
       <x:c r="A108" s="1">
-        <x:v>46261</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C108" s="1">
-        <x:v>46080</x:v>
+        <x:v>45930</x:v>
       </x:c>
       <x:c r="D108" s="1">
-        <x:v>47357</x:v>
+        <x:v>47745</x:v>
       </x:c>
       <x:c r="E108" s="0" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F108" s="0" t="n">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="G108" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H108" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I108" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9">
       <x:c r="A109" s="1">
-        <x:v>46261</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C109" s="1">
-        <x:v>46169</x:v>
+        <x:v>45922</x:v>
       </x:c>
       <x:c r="D109" s="1">
-        <x:v>46748</x:v>
+        <x:v>46465</x:v>
       </x:c>
       <x:c r="E109" s="0" t="n">
-        <x:v>4.15</x:v>
+        <x:v>3.78</x:v>
       </x:c>
       <x:c r="F109" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G109" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H109" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I109" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9">
       <x:c r="A110" s="1">
-        <x:v>46261</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C110" s="1">
-        <x:v>45957</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="D110" s="1">
-        <x:v>46504</x:v>
+        <x:v>47987</x:v>
       </x:c>
       <x:c r="E110" s="0" t="n">
-        <x:v>3.755</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F110" s="0" t="n">
-        <x:v>13000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G110" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H110" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I110" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9">
       <x:c r="A111" s="1">
-        <x:v>46261</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C111" s="1">
-        <x:v>46169</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="D111" s="1">
-        <x:v>47084</x:v>
+        <x:v>49814</x:v>
       </x:c>
       <x:c r="E111" s="0" t="n">
-        <x:v>4.5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="F111" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G111" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H111" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I111" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9">
       <x:c r="A112" s="1">
-        <x:v>46261</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C112" s="1">
-        <x:v>44620</x:v>
+        <x:v>44670</x:v>
       </x:c>
       <x:c r="D112" s="1">
-        <x:v>47176</x:v>
+        <x:v>46496</x:v>
       </x:c>
       <x:c r="E112" s="0" t="n">
-        <x:v>2.625</x:v>
+        <x:v>3.175</x:v>
       </x:c>
       <x:c r="F112" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>57000000</x:v>
       </x:c>
       <x:c r="G112" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H112" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I112" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9">
       <x:c r="A113" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C113" s="1">
-        <x:v>46049</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="D113" s="1">
-        <x:v>57006</x:v>
+        <x:v>47228</x:v>
       </x:c>
       <x:c r="E113" s="0" t="n">
-        <x:v>5.55</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F113" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G113" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H113" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I113" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9">
       <x:c r="A114" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C114" s="1">
-        <x:v>44343</x:v>
+        <x:v>46073</x:v>
       </x:c>
       <x:c r="D114" s="1">
-        <x:v>46353</x:v>
+        <x:v>47077</x:v>
       </x:c>
       <x:c r="E114" s="0" t="n">
-        <x:v>1.02</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F114" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>125000000</x:v>
       </x:c>
       <x:c r="G114" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H114" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I114" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9">
       <x:c r="A115" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C115" s="1">
-        <x:v>46021</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="D115" s="1">
-        <x:v>47844</x:v>
+        <x:v>46497</x:v>
       </x:c>
       <x:c r="E115" s="0" t="n">
-        <x:v>4.215</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F115" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G115" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H115" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I115" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9">
       <x:c r="A116" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C116" s="1">
-        <x:v>45896</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="D116" s="1">
-        <x:v>46626</x:v>
+        <x:v>46527</x:v>
       </x:c>
       <x:c r="E116" s="0" t="n">
-        <x:v>4.02</x:v>
+        <x:v>3.82</x:v>
       </x:c>
       <x:c r="F116" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G116" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H116" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I116" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9">
       <x:c r="A117" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C117" s="1">
-        <x:v>46142</x:v>
+        <x:v>46073</x:v>
       </x:c>
       <x:c r="D117" s="1">
-        <x:v>47235</x:v>
+        <x:v>47169</x:v>
       </x:c>
       <x:c r="E117" s="0" t="n">
-        <x:v>4.25</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F117" s="0" t="n">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="G117" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H117" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I117" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9">
       <x:c r="A118" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C118" s="1">
-        <x:v>45930</x:v>
+        <x:v>44686</x:v>
       </x:c>
       <x:c r="D118" s="1">
-        <x:v>46657</x:v>
+        <x:v>47228</x:v>
       </x:c>
       <x:c r="E118" s="0" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F118" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>80000000</x:v>
       </x:c>
       <x:c r="G118" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H118" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I118" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9">
       <x:c r="A119" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C119" s="1">
-        <x:v>45959</x:v>
+        <x:v>44459</x:v>
       </x:c>
       <x:c r="D119" s="1">
-        <x:v>46322</x:v>
+        <x:v>47016</x:v>
       </x:c>
       <x:c r="E119" s="0" t="n">
-        <x:v>3.5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F119" s="0" t="n">
-        <x:v>150000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G119" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H119" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I119" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9">
       <x:c r="A120" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C120" s="1">
-        <x:v>44343</x:v>
+        <x:v>45567</x:v>
       </x:c>
       <x:c r="D120" s="1">
-        <x:v>47995</x:v>
+        <x:v>52860</x:v>
       </x:c>
       <x:c r="E120" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="F120" s="0" t="n">
-        <x:v>45000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G120" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H120" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I120" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9">
       <x:c r="A121" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C121" s="1">
-        <x:v>46080</x:v>
+        <x:v>44459</x:v>
       </x:c>
       <x:c r="D121" s="1">
-        <x:v>47906</x:v>
+        <x:v>48019</x:v>
       </x:c>
       <x:c r="E121" s="0" t="n">
-        <x:v>4.25</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="F121" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>80000000</x:v>
       </x:c>
       <x:c r="G121" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H121" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I121" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9">
       <x:c r="A122" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C122" s="1">
-        <x:v>46169</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="D122" s="1">
-        <x:v>46534</x:v>
+        <x:v>46553</x:v>
       </x:c>
       <x:c r="E122" s="0" t="n">
-        <x:v>3.85</x:v>
+        <x:v>3.975</x:v>
       </x:c>
       <x:c r="F122" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G122" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H122" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I122" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9">
       <x:c r="A123" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C123" s="1">
-        <x:v>44530</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="D123" s="1">
-        <x:v>46353</x:v>
+        <x:v>46555</x:v>
       </x:c>
       <x:c r="E123" s="0" t="n">
-        <x:v>1.5</x:v>
+        <x:v>4.045</x:v>
       </x:c>
       <x:c r="F123" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>325000000</x:v>
       </x:c>
       <x:c r="G123" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H123" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I123" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9">
       <x:c r="A124" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C124" s="1">
         <x:v>46080</x:v>
       </x:c>
       <x:c r="D124" s="1">
-        <x:v>47906</x:v>
+        <x:v>47442</x:v>
       </x:c>
       <x:c r="E124" s="0" t="n">
-        <x:v>4.125</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F124" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G124" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H124" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I124" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9">
       <x:c r="A125" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C125" s="1">
-        <x:v>44343</x:v>
+        <x:v>46073</x:v>
       </x:c>
       <x:c r="D125" s="1">
-        <x:v>47995</x:v>
+        <x:v>47350</x:v>
       </x:c>
       <x:c r="E125" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F125" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G125" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H125" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I125" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9">
       <x:c r="A126" s="1">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C126" s="1">
-        <x:v>44343</x:v>
+        <x:v>45930</x:v>
       </x:c>
       <x:c r="D126" s="1">
-        <x:v>49822</x:v>
+        <x:v>46832</x:v>
       </x:c>
       <x:c r="E126" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F126" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>45000000</x:v>
       </x:c>
       <x:c r="G126" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H126" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I126" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9">
       <x:c r="A127" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C127" s="1">
-        <x:v>44589</x:v>
+        <x:v>46100</x:v>
       </x:c>
       <x:c r="D127" s="1">
-        <x:v>46415</x:v>
+        <x:v>46589</x:v>
       </x:c>
       <x:c r="E127" s="0" t="n">
-        <x:v>1.7</x:v>
+        <x:v>3.79</x:v>
       </x:c>
       <x:c r="F127" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G127" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H127" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I127" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9">
       <x:c r="A128" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C128" s="1">
-        <x:v>44467</x:v>
+        <x:v>45960</x:v>
       </x:c>
       <x:c r="D128" s="1">
-        <x:v>46293</x:v>
+        <x:v>46681</x:v>
       </x:c>
       <x:c r="E128" s="0" t="n">
-        <x:v>1.04</x:v>
+        <x:v>3.75</x:v>
       </x:c>
       <x:c r="F128" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G128" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H128" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I128" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9">
       <x:c r="A129" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C129" s="1">
-        <x:v>46141</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="D129" s="1">
-        <x:v>46535</x:v>
+        <x:v>46833</x:v>
       </x:c>
       <x:c r="E129" s="0" t="n">
-        <x:v>3.93</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F129" s="0" t="n">
-        <x:v>125000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G129" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H129" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I129" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9">
       <x:c r="A130" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C130" s="1">
-        <x:v>44589</x:v>
+        <x:v>46077</x:v>
       </x:c>
       <x:c r="D130" s="1">
-        <x:v>46415</x:v>
+        <x:v>46465</x:v>
       </x:c>
       <x:c r="E130" s="0" t="n">
-        <x:v>1.7</x:v>
+        <x:v>3.55</x:v>
       </x:c>
       <x:c r="F130" s="0" t="n">
-        <x:v>300000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G130" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H130" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I130" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9">
       <x:c r="A131" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C131" s="1">
-        <x:v>44985</x:v>
+        <x:v>45951</x:v>
       </x:c>
       <x:c r="D131" s="1">
-        <x:v>46811</x:v>
+        <x:v>46660</x:v>
       </x:c>
       <x:c r="E131" s="0" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F131" s="0" t="n">
-        <x:v>52000000</x:v>
+        <x:v>19000000</x:v>
       </x:c>
       <x:c r="G131" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H131" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I131" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9">
       <x:c r="A132" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C132" s="1">
-        <x:v>46050</x:v>
+        <x:v>45372</x:v>
       </x:c>
       <x:c r="D132" s="1">
-        <x:v>49702</x:v>
+        <x:v>47198</x:v>
       </x:c>
       <x:c r="E132" s="0" t="n">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F132" s="0" t="n">
         <x:v>25000000</x:v>
       </x:c>
       <x:c r="G132" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H132" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I132" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9">
       <x:c r="A133" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C133" s="1">
-        <x:v>44589</x:v>
+        <x:v>43455</x:v>
       </x:c>
       <x:c r="D133" s="1">
-        <x:v>46415</x:v>
+        <x:v>48934</x:v>
       </x:c>
       <x:c r="E133" s="0" t="n">
-        <x:v>1.75</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F133" s="0" t="n">
-        <x:v>85000000</x:v>
+        <x:v>35000000</x:v>
       </x:c>
       <x:c r="G133" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H133" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I133" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9">
       <x:c r="A134" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C134" s="1">
-        <x:v>44558</x:v>
+        <x:v>44490</x:v>
       </x:c>
       <x:c r="D134" s="1">
-        <x:v>46384</x:v>
+        <x:v>48508</x:v>
       </x:c>
       <x:c r="E134" s="0" t="n">
-        <x:v>1.71</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F134" s="0" t="n">
-        <x:v>85000000</x:v>
+        <x:v>150000000</x:v>
       </x:c>
       <x:c r="G134" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H134" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I134" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9">
       <x:c r="A135" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C135" s="1">
-        <x:v>46140</x:v>
+        <x:v>44551</x:v>
       </x:c>
       <x:c r="D135" s="1">
-        <x:v>46533</x:v>
+        <x:v>46742</x:v>
       </x:c>
       <x:c r="E135" s="0" t="n">
-        <x:v>3.92</x:v>
+        <x:v>1.61</x:v>
       </x:c>
       <x:c r="F135" s="0" t="n">
-        <x:v>250000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G135" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H135" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I135" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9">
       <x:c r="A136" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C136" s="1">
-        <x:v>46170</x:v>
+        <x:v>45279</x:v>
       </x:c>
       <x:c r="D136" s="1">
-        <x:v>46535</x:v>
+        <x:v>47017</x:v>
       </x:c>
       <x:c r="E136" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>4.35</x:v>
       </x:c>
       <x:c r="F136" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="G136" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H136" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I136" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9">
       <x:c r="A137" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C137" s="1">
-        <x:v>46170</x:v>
+        <x:v>45923</x:v>
       </x:c>
       <x:c r="D137" s="1">
-        <x:v>47996</x:v>
+        <x:v>46651</x:v>
       </x:c>
       <x:c r="E137" s="0" t="n">
-        <x:v>5</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F137" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>2025000000</x:v>
       </x:c>
       <x:c r="G137" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>2025000000</x:v>
       </x:c>
       <x:c r="H137" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I137" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9">
       <x:c r="A138" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C138" s="1">
-        <x:v>46170</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="D138" s="1">
-        <x:v>49823</x:v>
+        <x:v>46742</x:v>
       </x:c>
       <x:c r="E138" s="0" t="n">
-        <x:v>5.3</x:v>
+        <x:v>4.175</x:v>
       </x:c>
       <x:c r="F138" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G138" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H138" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I138" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9">
       <x:c r="A139" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C139" s="1">
-        <x:v>44497</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="D139" s="1">
-        <x:v>48149</x:v>
+        <x:v>46528</x:v>
       </x:c>
       <x:c r="E139" s="0" t="n">
-        <x:v>2.02</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F139" s="0" t="n">
-        <x:v>250000000</x:v>
+        <x:v>45000000</x:v>
       </x:c>
       <x:c r="G139" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H139" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I139" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9">
       <x:c r="A140" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C140" s="1">
-        <x:v>44467</x:v>
+        <x:v>44490</x:v>
       </x:c>
       <x:c r="D140" s="1">
-        <x:v>46293</x:v>
+        <x:v>48234</x:v>
       </x:c>
       <x:c r="E140" s="0" t="n">
-        <x:v>1.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F140" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>100000000</x:v>
       </x:c>
       <x:c r="G140" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H140" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I140" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9">
       <x:c r="A141" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C141" s="1">
-        <x:v>45897</x:v>
+        <x:v>46078</x:v>
       </x:c>
       <x:c r="D141" s="1">
-        <x:v>47723</x:v>
+        <x:v>46465</x:v>
       </x:c>
       <x:c r="E141" s="0" t="n">
-        <x:v>4.25</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F141" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>175000000</x:v>
       </x:c>
       <x:c r="G141" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H141" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I141" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9">
       <x:c r="A142" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C142" s="1">
-        <x:v>43432</x:v>
+        <x:v>44460</x:v>
       </x:c>
       <x:c r="D142" s="1">
-        <x:v>48911</x:v>
+        <x:v>47382</x:v>
       </x:c>
       <x:c r="E142" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F142" s="0" t="n">
-        <x:v>125000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G142" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H142" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I142" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9">
       <x:c r="A143" s="1">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C143" s="1">
-        <x:v>45960</x:v>
+        <x:v>44551</x:v>
       </x:c>
       <x:c r="D143" s="1">
-        <x:v>46323</x:v>
+        <x:v>46377</x:v>
       </x:c>
       <x:c r="E143" s="0" t="n">
-        <x:v>3.55</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F143" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G143" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H143" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I143" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9">
       <x:c r="A144" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C144" s="1">
-        <x:v>44467</x:v>
+        <x:v>45922</x:v>
       </x:c>
       <x:c r="D144" s="1">
-        <x:v>46293</x:v>
+        <x:v>46652</x:v>
       </x:c>
       <x:c r="E144" s="0" t="n">
-        <x:v>1.04</x:v>
+        <x:v>3.79</x:v>
       </x:c>
       <x:c r="F144" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>297000000</x:v>
       </x:c>
       <x:c r="G144" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>297000000</x:v>
       </x:c>
       <x:c r="H144" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I144" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9">
       <x:c r="A145" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C145" s="1">
-        <x:v>44589</x:v>
+        <x:v>44552</x:v>
       </x:c>
       <x:c r="D145" s="1">
-        <x:v>46415</x:v>
+        <x:v>48204</x:v>
       </x:c>
       <x:c r="E145" s="0" t="n">
-        <x:v>1.75</x:v>
+        <x:v>2.125</x:v>
       </x:c>
       <x:c r="F145" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>100000000</x:v>
       </x:c>
       <x:c r="G145" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H145" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I145" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9">
       <x:c r="A146" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C146" s="1">
-        <x:v>44560</x:v>
+        <x:v>44552</x:v>
       </x:c>
       <x:c r="D146" s="1">
-        <x:v>46384</x:v>
+        <x:v>46378</x:v>
       </x:c>
       <x:c r="E146" s="0" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.55</x:v>
       </x:c>
       <x:c r="F146" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G146" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H146" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I146" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9">
       <x:c r="A147" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C147" s="1">
-        <x:v>46140</x:v>
+        <x:v>44552</x:v>
       </x:c>
       <x:c r="D147" s="1">
-        <x:v>46871</x:v>
+        <x:v>46378</x:v>
       </x:c>
       <x:c r="E147" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F147" s="0" t="n">
-        <x:v>40000000</x:v>
+        <x:v>85000000</x:v>
       </x:c>
       <x:c r="G147" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H147" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I147" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9">
       <x:c r="A148" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C148" s="1">
-        <x:v>44620</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="D148" s="1">
-        <x:v>46993</x:v>
+        <x:v>47109</x:v>
       </x:c>
       <x:c r="E148" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F148" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G148" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H148" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I148" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9">
       <x:c r="A149" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C149" s="1">
-        <x:v>44467</x:v>
+        <x:v>44461</x:v>
       </x:c>
       <x:c r="D149" s="1">
-        <x:v>46293</x:v>
+        <x:v>47018</x:v>
       </x:c>
       <x:c r="E149" s="0" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="F149" s="0" t="n">
-        <x:v>65000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G149" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H149" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I149" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9">
       <x:c r="A150" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C150" s="1">
-        <x:v>46142</x:v>
+        <x:v>44491</x:v>
       </x:c>
       <x:c r="D150" s="1">
-        <x:v>46871</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="E150" s="0" t="n">
-        <x:v>4.05</x:v>
+        <x:v>1.15</x:v>
       </x:c>
       <x:c r="F150" s="0" t="n">
-        <x:v>30000000</x:v>
+        <x:v>45000000</x:v>
       </x:c>
       <x:c r="G150" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H150" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I150" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9">
       <x:c r="A151" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C151" s="1">
-        <x:v>46050</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="D151" s="1">
-        <x:v>49702</x:v>
+        <x:v>46560</x:v>
       </x:c>
       <x:c r="E151" s="0" t="n">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F151" s="0" t="n">
-        <x:v>20000000</x:v>
+        <x:v>100000000</x:v>
       </x:c>
       <x:c r="G151" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H151" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I151" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9">
       <x:c r="A152" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C152" s="1">
-        <x:v>44497</x:v>
+        <x:v>44642</x:v>
       </x:c>
       <x:c r="D152" s="1">
-        <x:v>49976</x:v>
+        <x:v>46468</x:v>
       </x:c>
       <x:c r="E152" s="0" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="F152" s="0" t="n">
-        <x:v>80000000</x:v>
+        <x:v>75000000</x:v>
       </x:c>
       <x:c r="G152" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H152" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I152" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9">
       <x:c r="A153" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C153" s="1">
-        <x:v>45960</x:v>
+        <x:v>44491</x:v>
       </x:c>
       <x:c r="D153" s="1">
-        <x:v>46688</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="E153" s="0" t="n">
-        <x:v>3.75</x:v>
+        <x:v>1.205</x:v>
       </x:c>
       <x:c r="F153" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G153" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H153" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I153" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9">
       <x:c r="A154" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C154" s="1">
-        <x:v>45959</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="D154" s="1">
-        <x:v>46688</x:v>
+        <x:v>46528</x:v>
       </x:c>
       <x:c r="E154" s="0" t="n">
-        <x:v>3.66</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F154" s="0" t="n">
-        <x:v>10000000</x:v>
+        <x:v>160000000</x:v>
       </x:c>
       <x:c r="G154" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H154" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I154" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9">
       <x:c r="A155" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C155" s="1">
-        <x:v>44589</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="D155" s="1">
-        <x:v>46415</x:v>
+        <x:v>46743</x:v>
       </x:c>
       <x:c r="E155" s="0" t="n">
-        <x:v>1.65</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="F155" s="0" t="n">
-        <x:v>15000000</x:v>
+        <x:v>20000000</x:v>
       </x:c>
       <x:c r="G155" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H155" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I155" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9">
       <x:c r="A156" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C156" s="1">
-        <x:v>45538</x:v>
+        <x:v>45373</x:v>
       </x:c>
       <x:c r="D156" s="1">
-        <x:v>47358</x:v>
+        <x:v>47018</x:v>
       </x:c>
       <x:c r="E156" s="0" t="n">
-        <x:v>4.15</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F156" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>25000000</x:v>
       </x:c>
       <x:c r="G156" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H156" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I156" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9">
       <x:c r="A157" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C157" s="1">
-        <x:v>45534</x:v>
+        <x:v>44277</x:v>
       </x:c>
       <x:c r="D157" s="1">
-        <x:v>47358</x:v>
+        <x:v>48660</x:v>
       </x:c>
       <x:c r="E157" s="0" t="n">
-        <x:v>4.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F157" s="0" t="n">
-        <x:v>60000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G157" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H157" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I157" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9">
       <x:c r="A158" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C158" s="1">
-        <x:v>46143</x:v>
+        <x:v>45922</x:v>
       </x:c>
       <x:c r="D158" s="1">
-        <x:v>46539</x:v>
+        <x:v>47291</x:v>
       </x:c>
       <x:c r="E158" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>4.05</x:v>
       </x:c>
       <x:c r="F158" s="0" t="n">
-        <x:v>300000000</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="G158" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H158" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I158" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9">
       <x:c r="A159" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C159" s="1">
-        <x:v>45533</x:v>
+        <x:v>45952</x:v>
       </x:c>
       <x:c r="D159" s="1">
-        <x:v>47358</x:v>
+        <x:v>46682</x:v>
       </x:c>
       <x:c r="E159" s="0" t="n">
-        <x:v>4.15</x:v>
+        <x:v>3.74</x:v>
       </x:c>
       <x:c r="F159" s="0" t="n">
-        <x:v>40000000</x:v>
+        <x:v>46000000</x:v>
       </x:c>
       <x:c r="G159" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H159" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I159" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9">
       <x:c r="A160" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C160" s="1">
-        <x:v>44497</x:v>
+        <x:v>44552</x:v>
       </x:c>
       <x:c r="D160" s="1">
-        <x:v>46323</x:v>
+        <x:v>47109</x:v>
       </x:c>
       <x:c r="E160" s="0" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F160" s="0" t="n">
         <x:v>25000000</x:v>
       </x:c>
       <x:c r="G160" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H160" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I160" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9">
       <x:c r="A161" s="1">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C161" s="1">
-        <x:v>46140</x:v>
+        <x:v>44642</x:v>
       </x:c>
       <x:c r="D161" s="1">
-        <x:v>47966</x:v>
+        <x:v>46468</x:v>
       </x:c>
       <x:c r="E161" s="0" t="n">
-        <x:v>4.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F161" s="0" t="n">
         <x:v>35000000</x:v>
       </x:c>
       <x:c r="G161" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H161" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I161" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9">
       <x:c r="A162" s="1">
-        <x:v>46266</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C162" s="1">
-        <x:v>44256</x:v>
+        <x:v>44491</x:v>
       </x:c>
       <x:c r="D162" s="1">
-        <x:v>51561</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="E162" s="0" t="n">
-        <x:v>2.25</x:v>
+        <x:v>1.17</x:v>
       </x:c>
       <x:c r="F162" s="0" t="n">
-        <x:v>50000000</x:v>
+        <x:v>131000000</x:v>
       </x:c>
       <x:c r="G162" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H162" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I162" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9">
       <x:c r="A163" s="1">
-        <x:v>46266</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C163" s="1">
-        <x:v>46065</x:v>
+        <x:v>45985</x:v>
       </x:c>
       <x:c r="D163" s="1">
-        <x:v>47150</x:v>
+        <x:v>46895</x:v>
       </x:c>
       <x:c r="E163" s="0" t="n">
-        <x:v>3.965</x:v>
+        <x:v>3.84</x:v>
       </x:c>
       <x:c r="F163" s="0" t="n">
-        <x:v>25000000</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="G163" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H163" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I163" s="0" t="n">
-        <x:v>1</x:v>
-[...375 lines deleted...]
-      <x:c r="I176" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>