--- v0 (2026-07-21)
+++ v1 (2026-08-24)
@@ -1,148 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2572507924ff48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24e7faf1d23148719f3a8969100968f8.psmdcp" Id="R9298d71e6af44ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d7a45b96bb4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4db53ce3477b48009267d4a1733c7750.psmdcp" Id="Re11d974659c74278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="DN Window Offerings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <x:si>
     <x:t>Maturity Begin Date</x:t>
   </x:si>
   <x:si>
     <x:t>Settlement Begin Date</x:t>
   </x:si>
   <x:si>
     <x:t>Target Amount</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity End Date</x:t>
   </x:si>
   <x:si>
     <x:t>Settlement End Date</x:t>
   </x:si>
   <x:si>
     <x:t>Rate %</x:t>
   </x:si>
   <x:si>
     <x:t>Settlement Type</x:t>
   </x:si>
   <x:si>
     <x:t>Program ID</x:t>
   </x:si>
   <x:si>
     <x:t>API ID</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Overnight Indicator</x:t>
   </x:si>
   <x:si>
     <x:t>Trade Date</x:t>
   </x:si>
   <x:si>
     <x:t>Posted Datetime Stamp</x:t>
   </x:si>
   <x:si>
     <x:t>Overnight Indicator</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Y</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="1">
+  <x:cellStyleXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="1">
+  <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -400,51 +426,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M1"/>
+  <x:dimension ref="A1:M58"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="19.030625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="21.030625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.690625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="17.510625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="19.500625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.700625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.880625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.440625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="6.950625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="22.940625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="11.250625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="22.020625" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="18.430625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
@@ -462,50 +488,2216 @@
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L1" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M1" s="0" t="s">
         <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:13">
+      <x:c r="A2" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B2" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C2" s="0" t="n">
+        <x:v>470000000</x:v>
+      </x:c>
+      <x:c r="D2" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="E2" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="F2" s="0" t="n">
+        <x:v>3.55</x:v>
+      </x:c>
+      <x:c r="G2" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="H2" s="0" t="n">
+        <x:v>15752</x:v>
+      </x:c>
+      <x:c r="J2" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K2" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L2" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M2" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:13">
+      <x:c r="A3" s="1">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B3" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="n">
+        <x:v>155320000</x:v>
+      </x:c>
+      <x:c r="D3" s="1">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="E3" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="n">
+        <x:v>3.55</x:v>
+      </x:c>
+      <x:c r="G3" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H3" s="0" t="n">
+        <x:v>15752</x:v>
+      </x:c>
+      <x:c r="J3" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K3" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L3" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M3" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:13">
+      <x:c r="A4" s="1">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B4" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D4" s="1">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="E4" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="n">
+        <x:v>3.58</x:v>
+      </x:c>
+      <x:c r="G4" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H4" s="0" t="n">
+        <x:v>15752</x:v>
+      </x:c>
+      <x:c r="J4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K4" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L4" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:13">
+      <x:c r="A5" s="1">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B5" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D5" s="1">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="E5" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="n">
+        <x:v>3.59</x:v>
+      </x:c>
+      <x:c r="G5" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H5" s="0" t="n">
+        <x:v>15752</x:v>
+      </x:c>
+      <x:c r="J5" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K5" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L5" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M5" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:13">
+      <x:c r="A6" s="1">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B6" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="n">
+        <x:v>42000000</x:v>
+      </x:c>
+      <x:c r="D6" s="1">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="E6" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="n">
+        <x:v>3.625</x:v>
+      </x:c>
+      <x:c r="G6" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H6" s="0" t="n">
+        <x:v>15752</x:v>
+      </x:c>
+      <x:c r="J6" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K6" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L6" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M6" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:13">
+      <x:c r="A7" s="1">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B7" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D7" s="1">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="E7" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="n">
+        <x:v>3.6</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="n">
+        <x:v>15752</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K7" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L7" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M7" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:13">
+      <x:c r="A8" s="1">
+        <x:v>46294</x:v>
+      </x:c>
+      <x:c r="B8" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D8" s="1">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="E8" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="n">
+        <x:v>3.63</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K8" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L8" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M8" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:13">
+      <x:c r="A9" s="1">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="B9" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="n">
+        <x:v>184700000</x:v>
+      </x:c>
+      <x:c r="D9" s="1">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="E9" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="n">
+        <x:v>3.64</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K9" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L9" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M9" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:13">
+      <x:c r="A10" s="1">
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="B10" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="n">
+        <x:v>50000000</x:v>
+      </x:c>
+      <x:c r="D10" s="1">
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="E10" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="n">
+        <x:v>3.665</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H10" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K10" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L10" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M10" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:13">
+      <x:c r="A11" s="1">
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="B11" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="n">
+        <x:v>184700000</x:v>
+      </x:c>
+      <x:c r="D11" s="1">
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="E11" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="n">
+        <x:v>3.64</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K11" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L11" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M11" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:13">
+      <x:c r="A12" s="1">
+        <x:v>46308</x:v>
+      </x:c>
+      <x:c r="B12" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="n">
+        <x:v>195085000</x:v>
+      </x:c>
+      <x:c r="D12" s="1">
+        <x:v>46308</x:v>
+      </x:c>
+      <x:c r="E12" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="n">
+        <x:v>3.65</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J12" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K12" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L12" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M12" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:13">
+      <x:c r="A13" s="1">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B13" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="n">
+        <x:v>198000000</x:v>
+      </x:c>
+      <x:c r="D13" s="1">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="E13" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="n">
+        <x:v>3.67</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K13" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L13" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M13" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:13">
+      <x:c r="A14" s="1">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B14" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="n">
+        <x:v>195085000</x:v>
+      </x:c>
+      <x:c r="D14" s="1">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="E14" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="n">
+        <x:v>3.65</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H14" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J14" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K14" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L14" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M14" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:13">
+      <x:c r="A15" s="1">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B15" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="n">
+        <x:v>155000000</x:v>
+      </x:c>
+      <x:c r="D15" s="1">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="E15" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="n">
+        <x:v>3.675</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K15" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L15" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M15" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:13">
+      <x:c r="A16" s="1">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B16" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="n">
+        <x:v>20000000</x:v>
+      </x:c>
+      <x:c r="D16" s="1">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="E16" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="n">
+        <x:v>3.665</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J16" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K16" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L16" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M16" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:13">
+      <x:c r="A17" s="1">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B17" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="n">
+        <x:v>100000000</x:v>
+      </x:c>
+      <x:c r="D17" s="1">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="E17" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="n">
+        <x:v>3.67</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J17" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K17" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L17" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M17" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:13">
+      <x:c r="A18" s="1">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B18" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="n">
+        <x:v>20000000</x:v>
+      </x:c>
+      <x:c r="D18" s="1">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="E18" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="n">
+        <x:v>3.665</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J18" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K18" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L18" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M18" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:13">
+      <x:c r="A19" s="1">
+        <x:v>46321</x:v>
+      </x:c>
+      <x:c r="B19" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D19" s="1">
+        <x:v>46321</x:v>
+      </x:c>
+      <x:c r="E19" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="n">
+        <x:v>3.675</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J19" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K19" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L19" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M19" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:13">
+      <x:c r="A20" s="1">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B20" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D20" s="1">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="E20" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="n">
+        <x:v>3.675</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H20" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J20" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K20" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L20" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M20" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:13">
+      <x:c r="A21" s="1">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B21" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="n">
+        <x:v>175000000</x:v>
+      </x:c>
+      <x:c r="D21" s="1">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="E21" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="n">
+        <x:v>3.675</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K21" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L21" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M21" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:13">
+      <x:c r="A22" s="1">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B22" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D22" s="1">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="E22" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="n">
+        <x:v>3.675</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H22" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J22" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K22" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L22" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M22" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:13">
+      <x:c r="A23" s="1">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="B23" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D23" s="1">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="E23" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="n">
+        <x:v>3.685</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K23" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L23" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M23" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:13">
+      <x:c r="A24" s="1">
+        <x:v>46335</x:v>
+      </x:c>
+      <x:c r="B24" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="n">
+        <x:v>63000000</x:v>
+      </x:c>
+      <x:c r="D24" s="1">
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="E24" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="n">
+        <x:v>3.695</x:v>
+      </x:c>
+      <x:c r="G24" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J24" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K24" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L24" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M24" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:13">
+      <x:c r="A25" s="1">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B25" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D25" s="1">
+        <x:v>46346</x:v>
+      </x:c>
+      <x:c r="E25" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="n">
+        <x:v>3.705</x:v>
+      </x:c>
+      <x:c r="G25" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J25" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K25" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L25" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M25" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:13">
+      <x:c r="A26" s="1">
+        <x:v>46351</x:v>
+      </x:c>
+      <x:c r="B26" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="n">
+        <x:v>129525000</x:v>
+      </x:c>
+      <x:c r="D26" s="1">
+        <x:v>46353</x:v>
+      </x:c>
+      <x:c r="E26" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="n">
+        <x:v>3.715</x:v>
+      </x:c>
+      <x:c r="G26" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H26" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J26" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K26" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L26" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M26" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:13">
+      <x:c r="A27" s="1">
+        <x:v>46363</x:v>
+      </x:c>
+      <x:c r="B27" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D27" s="1">
+        <x:v>46367</x:v>
+      </x:c>
+      <x:c r="E27" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="n">
+        <x:v>3.73</x:v>
+      </x:c>
+      <x:c r="G27" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K27" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L27" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M27" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:13">
+      <x:c r="A28" s="1">
+        <x:v>46370</x:v>
+      </x:c>
+      <x:c r="B28" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D28" s="1">
+        <x:v>46372</x:v>
+      </x:c>
+      <x:c r="E28" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="n">
+        <x:v>3.735</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H28" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J28" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K28" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L28" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M28" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:13">
+      <x:c r="A29" s="1">
+        <x:v>46377</x:v>
+      </x:c>
+      <x:c r="B29" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="n">
+        <x:v>150000000</x:v>
+      </x:c>
+      <x:c r="D29" s="1">
+        <x:v>46380</x:v>
+      </x:c>
+      <x:c r="E29" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="n">
+        <x:v>3.745</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K29" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L29" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M29" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:13">
+      <x:c r="A30" s="1">
+        <x:v>46384</x:v>
+      </x:c>
+      <x:c r="B30" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="n">
+        <x:v>193600000</x:v>
+      </x:c>
+      <x:c r="D30" s="1">
+        <x:v>46387</x:v>
+      </x:c>
+      <x:c r="E30" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="n">
+        <x:v>3.75</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J30" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K30" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L30" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M30" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:13">
+      <x:c r="A31" s="1">
+        <x:v>46391</x:v>
+      </x:c>
+      <x:c r="B31" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="n">
+        <x:v>300000000</x:v>
+      </x:c>
+      <x:c r="D31" s="1">
+        <x:v>46395</x:v>
+      </x:c>
+      <x:c r="E31" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="n">
+        <x:v>3.76</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K31" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L31" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M31" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:13">
+      <x:c r="A32" s="1">
+        <x:v>46398</x:v>
+      </x:c>
+      <x:c r="B32" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="n">
+        <x:v>150000000</x:v>
+      </x:c>
+      <x:c r="D32" s="1">
+        <x:v>46402</x:v>
+      </x:c>
+      <x:c r="E32" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="n">
+        <x:v>3.765</x:v>
+      </x:c>
+      <x:c r="G32" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H32" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J32" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K32" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L32" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M32" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:13">
+      <x:c r="A33" s="1">
+        <x:v>46406</x:v>
+      </x:c>
+      <x:c r="B33" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="n">
+        <x:v>446000000</x:v>
+      </x:c>
+      <x:c r="D33" s="1">
+        <x:v>46409</x:v>
+      </x:c>
+      <x:c r="E33" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="n">
+        <x:v>3.77</x:v>
+      </x:c>
+      <x:c r="G33" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J33" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K33" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L33" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M33" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:13">
+      <x:c r="A34" s="1">
+        <x:v>46412</x:v>
+      </x:c>
+      <x:c r="B34" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="n">
+        <x:v>88000000</x:v>
+      </x:c>
+      <x:c r="D34" s="1">
+        <x:v>46416</x:v>
+      </x:c>
+      <x:c r="E34" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="n">
+        <x:v>3.775</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H34" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J34" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K34" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L34" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M34" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:13">
+      <x:c r="A35" s="1">
+        <x:v>46419</x:v>
+      </x:c>
+      <x:c r="B35" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="n">
+        <x:v>450000000</x:v>
+      </x:c>
+      <x:c r="D35" s="1">
+        <x:v>46423</x:v>
+      </x:c>
+      <x:c r="E35" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="n">
+        <x:v>3.78</x:v>
+      </x:c>
+      <x:c r="G35" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K35" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L35" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M35" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:13">
+      <x:c r="A36" s="1">
+        <x:v>46426</x:v>
+      </x:c>
+      <x:c r="B36" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="n">
+        <x:v>450000000</x:v>
+      </x:c>
+      <x:c r="D36" s="1">
+        <x:v>46430</x:v>
+      </x:c>
+      <x:c r="E36" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="n">
+        <x:v>3.785</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H36" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J36" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K36" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L36" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M36" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:13">
+      <x:c r="A37" s="1">
+        <x:v>46434</x:v>
+      </x:c>
+      <x:c r="B37" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="n">
+        <x:v>450000000</x:v>
+      </x:c>
+      <x:c r="D37" s="1">
+        <x:v>46437</x:v>
+      </x:c>
+      <x:c r="E37" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="n">
+        <x:v>3.79</x:v>
+      </x:c>
+      <x:c r="G37" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K37" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L37" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M37" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:13">
+      <x:c r="A38" s="1">
+        <x:v>46440</x:v>
+      </x:c>
+      <x:c r="B38" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="n">
+        <x:v>325000000</x:v>
+      </x:c>
+      <x:c r="D38" s="1">
+        <x:v>46444</x:v>
+      </x:c>
+      <x:c r="E38" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="n">
+        <x:v>3.795</x:v>
+      </x:c>
+      <x:c r="G38" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H38" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J38" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K38" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L38" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M38" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:13">
+      <x:c r="A39" s="1">
+        <x:v>46447</x:v>
+      </x:c>
+      <x:c r="B39" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="n">
+        <x:v>450000000</x:v>
+      </x:c>
+      <x:c r="D39" s="1">
+        <x:v>46451</x:v>
+      </x:c>
+      <x:c r="E39" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="n">
+        <x:v>3.8</x:v>
+      </x:c>
+      <x:c r="G39" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J39" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K39" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L39" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M39" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:13">
+      <x:c r="A40" s="1">
+        <x:v>46454</x:v>
+      </x:c>
+      <x:c r="B40" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="n">
+        <x:v>447958000</x:v>
+      </x:c>
+      <x:c r="D40" s="1">
+        <x:v>46458</x:v>
+      </x:c>
+      <x:c r="E40" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="n">
+        <x:v>3.805</x:v>
+      </x:c>
+      <x:c r="G40" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H40" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J40" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K40" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L40" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M40" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:13">
+      <x:c r="A41" s="1">
+        <x:v>46461</x:v>
+      </x:c>
+      <x:c r="B41" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="n">
+        <x:v>196500000</x:v>
+      </x:c>
+      <x:c r="D41" s="1">
+        <x:v>46465</x:v>
+      </x:c>
+      <x:c r="E41" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="n">
+        <x:v>3.81</x:v>
+      </x:c>
+      <x:c r="G41" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K41" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L41" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M41" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:13">
+      <x:c r="A42" s="1">
+        <x:v>46468</x:v>
+      </x:c>
+      <x:c r="B42" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="n">
+        <x:v>190000000</x:v>
+      </x:c>
+      <x:c r="D42" s="1">
+        <x:v>46471</x:v>
+      </x:c>
+      <x:c r="E42" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="n">
+        <x:v>3.815</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H42" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J42" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K42" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L42" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M42" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:13">
+      <x:c r="A43" s="1">
+        <x:v>46475</x:v>
+      </x:c>
+      <x:c r="B43" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D43" s="1">
+        <x:v>46486</x:v>
+      </x:c>
+      <x:c r="E43" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="n">
+        <x:v>3.82</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K43" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L43" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M43" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:13">
+      <x:c r="A44" s="1">
+        <x:v>46489</x:v>
+      </x:c>
+      <x:c r="B44" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="n">
+        <x:v>450000000</x:v>
+      </x:c>
+      <x:c r="D44" s="1">
+        <x:v>46493</x:v>
+      </x:c>
+      <x:c r="E44" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="n">
+        <x:v>3.825</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H44" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J44" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K44" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L44" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M44" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:13">
+      <x:c r="A45" s="1">
+        <x:v>46496</x:v>
+      </x:c>
+      <x:c r="B45" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D45" s="1">
+        <x:v>46500</x:v>
+      </x:c>
+      <x:c r="E45" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="n">
+        <x:v>3.83</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K45" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L45" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M45" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:13">
+      <x:c r="A46" s="1">
+        <x:v>46503</x:v>
+      </x:c>
+      <x:c r="B46" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D46" s="1">
+        <x:v>46507</x:v>
+      </x:c>
+      <x:c r="E46" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="n">
+        <x:v>3.835</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H46" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J46" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K46" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L46" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M46" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:13">
+      <x:c r="A47" s="1">
+        <x:v>46510</x:v>
+      </x:c>
+      <x:c r="B47" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D47" s="1">
+        <x:v>46514</x:v>
+      </x:c>
+      <x:c r="E47" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="n">
+        <x:v>3.84</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K47" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L47" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M47" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:13">
+      <x:c r="A48" s="1">
+        <x:v>46517</x:v>
+      </x:c>
+      <x:c r="B48" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D48" s="1">
+        <x:v>46521</x:v>
+      </x:c>
+      <x:c r="E48" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="n">
+        <x:v>3.845</x:v>
+      </x:c>
+      <x:c r="G48" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H48" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J48" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K48" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L48" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M48" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:13">
+      <x:c r="A49" s="1">
+        <x:v>46524</x:v>
+      </x:c>
+      <x:c r="B49" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D49" s="1">
+        <x:v>46535</x:v>
+      </x:c>
+      <x:c r="E49" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="n">
+        <x:v>3.85</x:v>
+      </x:c>
+      <x:c r="G49" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J49" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K49" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L49" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M49" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:13">
+      <x:c r="A50" s="1">
+        <x:v>46539</x:v>
+      </x:c>
+      <x:c r="B50" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="n">
+        <x:v>200000000</x:v>
+      </x:c>
+      <x:c r="D50" s="1">
+        <x:v>46542</x:v>
+      </x:c>
+      <x:c r="E50" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="n">
+        <x:v>3.855</x:v>
+      </x:c>
+      <x:c r="G50" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H50" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J50" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K50" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L50" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M50" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:13">
+      <x:c r="A51" s="1">
+        <x:v>46545</x:v>
+      </x:c>
+      <x:c r="B51" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="n">
+        <x:v>190000000</x:v>
+      </x:c>
+      <x:c r="D51" s="1">
+        <x:v>46549</x:v>
+      </x:c>
+      <x:c r="E51" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="n">
+        <x:v>3.86</x:v>
+      </x:c>
+      <x:c r="G51" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J51" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K51" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L51" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M51" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:13">
+      <x:c r="A52" s="1">
+        <x:v>46552</x:v>
+      </x:c>
+      <x:c r="B52" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="n">
+        <x:v>196000000</x:v>
+      </x:c>
+      <x:c r="D52" s="1">
+        <x:v>46555</x:v>
+      </x:c>
+      <x:c r="E52" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="n">
+        <x:v>3.865</x:v>
+      </x:c>
+      <x:c r="G52" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H52" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J52" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K52" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L52" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M52" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:13">
+      <x:c r="A53" s="1">
+        <x:v>46559</x:v>
+      </x:c>
+      <x:c r="B53" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="n">
+        <x:v>250000000</x:v>
+      </x:c>
+      <x:c r="D53" s="1">
+        <x:v>46563</x:v>
+      </x:c>
+      <x:c r="E53" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="n">
+        <x:v>3.855</x:v>
+      </x:c>
+      <x:c r="G53" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K53" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L53" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M53" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:13">
+      <x:c r="A54" s="1">
+        <x:v>46566</x:v>
+      </x:c>
+      <x:c r="B54" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="n">
+        <x:v>250000000</x:v>
+      </x:c>
+      <x:c r="D54" s="1">
+        <x:v>46568</x:v>
+      </x:c>
+      <x:c r="E54" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="n">
+        <x:v>3.86</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H54" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J54" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K54" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L54" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M54" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:13">
+      <x:c r="A55" s="1">
+        <x:v>46569</x:v>
+      </x:c>
+      <x:c r="B55" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="n">
+        <x:v>242000000</x:v>
+      </x:c>
+      <x:c r="D55" s="1">
+        <x:v>46577</x:v>
+      </x:c>
+      <x:c r="E55" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="n">
+        <x:v>3.865</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J55" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K55" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L55" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M55" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:13">
+      <x:c r="A56" s="1">
+        <x:v>46580</x:v>
+      </x:c>
+      <x:c r="B56" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="n">
+        <x:v>250000000</x:v>
+      </x:c>
+      <x:c r="D56" s="1">
+        <x:v>46584</x:v>
+      </x:c>
+      <x:c r="E56" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="n">
+        <x:v>3.865</x:v>
+      </x:c>
+      <x:c r="G56" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H56" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J56" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K56" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L56" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M56" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:13">
+      <x:c r="A57" s="1">
+        <x:v>46587</x:v>
+      </x:c>
+      <x:c r="B57" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="n">
+        <x:v>230000000</x:v>
+      </x:c>
+      <x:c r="D57" s="1">
+        <x:v>46605</x:v>
+      </x:c>
+      <x:c r="E57" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="n">
+        <x:v>3.87</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K57" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L57" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M57" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:13">
+      <x:c r="A58" s="1">
+        <x:v>46608</x:v>
+      </x:c>
+      <x:c r="B58" s="1">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="n">
+        <x:v>250000000</x:v>
+      </x:c>
+      <x:c r="D58" s="1">
+        <x:v>46623</x:v>
+      </x:c>
+      <x:c r="E58" s="1">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="n">
+        <x:v>3.875</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H58" s="0" t="n">
+        <x:v>15753</x:v>
+      </x:c>
+      <x:c r="J58" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="K58" s="1">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="L58" s="2">
+        <x:v>46258.5694905903</x:v>
+      </x:c>
+      <x:c r="M58" s="0" t="s">
+        <x:v>13</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>