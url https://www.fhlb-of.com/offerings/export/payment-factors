--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -1,68 +1,1103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra75eefee22db413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b09b3a5177e1456cb1fe1dbdab115cc6.psmdcp" Id="R1d671cb72a924096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b639ba391b4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/321b6d093e5a4cf4ad05f0ef61e49b89.psmdcp" Id="Rae172eaf82e44967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Payment Factors" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="432">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="459" uniqueCount="459">
   <x:si>
     <x:t>Accrue To Date</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Interest Factor</x:t>
   </x:si>
   <x:si>
+    <x:t>3130AQ6L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B5BF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9QK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BA5C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BA6F9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BA6H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BALE5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BALR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAWL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAX44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAX85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBC52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBD69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBDL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBDP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBE50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBR64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAFT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAWG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBM69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9BJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BA4P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAWT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAWV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B6HX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7LG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7LW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9B33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9Q60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BATU1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAWC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAWW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBLX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B5D70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8NA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B97L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9YC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BATP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAWN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAWX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBD85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7KF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8Q39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8QN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9BK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9M64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9PT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAT64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAVT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBA39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBCN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBQU2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B6HW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8Q88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8QM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8XL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B97B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9KE9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BA4C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAEJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAF69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAFN2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAGZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAVS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBB61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBCE3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBNZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBQH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APZG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9M80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9NE6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAFP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAS57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAUD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB7L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBBZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBJ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBNJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBPE9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAV38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBNF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBNY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2FD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2H32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B6JW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8NZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B96P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B97E4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BARX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2EY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7JB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B97C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9A42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9HN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9JN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9JQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9JV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAB30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BABC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAT56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAUN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBKS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBL94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBLE3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B3QB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B57B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8N99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8NY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9C65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9CV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9XC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAD61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BARU3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BARY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BASJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB6F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBLR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B52X5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7H23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7HK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8NN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9H45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9HP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9JP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9M56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAD53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BADH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BARS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BART6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAS32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAS81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB3P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB4H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB6E0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB7K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBA88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130ASZQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7HR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8LF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9F88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9G87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9GM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9J68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9JH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9JR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9JU5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAD46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BASA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB7J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBKF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBKH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBKW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9HV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB3K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB4M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB5Y7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBJ22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBJ55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBJJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBJN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBJS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBKJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130AYZM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B2DA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9GR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9HY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B6D29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9H52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAPN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB4Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBGX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B52T4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B54R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7E42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7FR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7PM0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8HU9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8K84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8LH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9HU7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAN94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BANS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BANU7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BB2N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7FK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9FP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9GD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9GV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9GY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9H37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBHS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B4XY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7DZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8HV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9DT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9GA2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9RY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9TY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BABN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BANT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAZ42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBGC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBGZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBHN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B92Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9EJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9FQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BA6L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAD20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBFU4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBFV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBGS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BANB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBGE9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B92N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B6BF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8J45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9CL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9DV9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9EU0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9G20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BA6W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBEX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B3KV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B4SP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B4WF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8H47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8HS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B92A7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9D23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9DD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9DH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAKA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAKK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAMA2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAMU8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBF42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7C77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7CA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7CG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7DP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8GX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8ZW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9CE8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9R36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BA5T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BA7A9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BALJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAMG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAWH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBE27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBEB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8FQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8FZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8ZP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9BT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9BU3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9CB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9D80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9DC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9RK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BA6V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAJC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BALA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAR33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAXE2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBEA9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9QQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAJB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BALL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAWF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBEQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7BW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAXC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBBH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBEU5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7BV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8RZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9B74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9CZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAJV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAM38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBDM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B3EC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7BA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7ZW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8F23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8FP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9B41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9BG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9J43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAHF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAKF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAWU7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBDQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBE35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBE68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8EE8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9AJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9C32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BA4B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAHE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAJ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAJJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAWD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBCM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B7AM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8B35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8CK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAHD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAJ73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBDD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBDN2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130APLU7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B97D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAFQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BASH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBBY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBD77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B5YZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B5ZT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8Q96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAV79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBCD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BBCR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B23F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B4PP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B8QF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9AE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9K25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9KS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130B9N22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3130BAGR2</x:t>
+  </x:si>
+  <x:si>
     <x:t>3130B3GA5</x:t>
   </x:si>
   <x:si>
     <x:t>3130B5Z27</x:t>
   </x:si>
   <x:si>
     <x:t>3130B5Z76</x:t>
   </x:si>
   <x:si>
     <x:t>3130B5ZA9</x:t>
   </x:si>
   <x:si>
     <x:t>3130B8BU5</x:t>
   </x:si>
   <x:si>
     <x:t>3130B8XU1</x:t>
   </x:si>
   <x:si>
     <x:t>3130B96X3</x:t>
   </x:si>
   <x:si>
     <x:t>3130B97J3</x:t>
   </x:si>
   <x:si>
     <x:t>3130B97M6</x:t>
@@ -350,1004 +1385,50 @@
     <x:t>3130B83C4</x:t>
   </x:si>
   <x:si>
     <x:t>3130B84K5</x:t>
   </x:si>
   <x:si>
     <x:t>3130B94T4</x:t>
   </x:si>
   <x:si>
     <x:t>3130B95S5</x:t>
   </x:si>
   <x:si>
     <x:t>3130B9GJ3</x:t>
   </x:si>
   <x:si>
     <x:t>3130B9GQ7</x:t>
   </x:si>
   <x:si>
     <x:t>3130B9GU8</x:t>
   </x:si>
   <x:si>
     <x:t>3130BAQR1</x:t>
   </x:si>
   <x:si>
     <x:t>3130BB6C4</x:t>
-  </x:si>
-[...952 lines deleted...]
-    <x:t>3130B9RU6</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="M/d/yyyy"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -1665,4791 +1746,5088 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C430"/>
+  <x:dimension ref="A1:C457"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="14.810625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="11.890625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="13.230625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C2" s="0" t="n">
-        <x:v>9.479167</x:v>
+        <x:v>10.038333</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:3">
       <x:c r="A3" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C3" s="0" t="n">
-        <x:v>9.340139</x:v>
+        <x:v>9.501667</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:3">
       <x:c r="A4" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="0" t="n">
-        <x:v>9.378056</x:v>
+        <x:v>9.297222</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0" t="n">
-        <x:v>9.453889</x:v>
+        <x:v>9.552778</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C6" s="0" t="n">
-        <x:v>9.201111</x:v>
+        <x:v>9.373889</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="0" t="n">
-        <x:v>9.137917</x:v>
+        <x:v>9.297222</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C8" s="0" t="n">
-        <x:v>9.163194</x:v>
+        <x:v>9.348333</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C9" s="0" t="n">
-        <x:v>9.163194</x:v>
+        <x:v>9.348333</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="0" t="n">
-        <x:v>9.125278</x:v>
+        <x:v>9.900833</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C11" s="0" t="n">
-        <x:v>9.150556</x:v>
+        <x:v>9.6525</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C12" s="0" t="n">
-        <x:v>9.150556</x:v>
+        <x:v>9.412222</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C13" s="0" t="n">
-        <x:v>9.454444</x:v>
+        <x:v>9.31</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C14" s="0" t="n">
-        <x:v>7.045833</x:v>
+        <x:v>6.447639</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C15" s="0" t="n">
-        <x:v>2.846389</x:v>
+        <x:v>6.319722</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="1">
-        <x:v>46225</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C16" s="0" t="n">
-        <x:v>9.429722</x:v>
+        <x:v>6.829722</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1">
-        <x:v>46225</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C17" s="0" t="n">
-        <x:v>9.480278</x:v>
+        <x:v>6.857639</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1">
-        <x:v>46225</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C18" s="0" t="n">
-        <x:v>9.455</x:v>
+        <x:v>6.549722</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1">
-        <x:v>46225</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C19" s="0" t="n">
-        <x:v>9.2275</x:v>
+        <x:v>2.959583</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="1">
-        <x:v>46225</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C20" s="0" t="n">
-        <x:v>9.442361</x:v>
+        <x:v>9.347222</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="1">
-        <x:v>46225</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="0" t="n">
-        <x:v>9.56875</x:v>
+        <x:v>9.448611</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="1">
-        <x:v>46225</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C22" s="0" t="n">
-        <x:v>9.151667</x:v>
+        <x:v>3.471389</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="1">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C23" s="0" t="n">
-        <x:v>9.164306</x:v>
+        <x:v>9.423611</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="1">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C24" s="0" t="n">
-        <x:v>9.189583</x:v>
+        <x:v>9.295833</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="1">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C25" s="0" t="n">
-        <x:v>9.151667</x:v>
+        <x:v>9.3725</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="1">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C26" s="0" t="n">
-        <x:v>9.303333</x:v>
+        <x:v>9.308472</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="1">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C27" s="0" t="n">
-        <x:v>6.17875</x:v>
+        <x:v>9.207361</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="1">
-        <x:v>46225</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C28" s="0" t="n">
-        <x:v>3.042222</x:v>
+        <x:v>9.460833</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="1">
-        <x:v>46224</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C29" s="0" t="n">
-        <x:v>9.469583</x:v>
+        <x:v>9.460833</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="1">
-        <x:v>46224</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C30" s="0" t="n">
-        <x:v>9.381111</x:v>
+        <x:v>9.473611</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="1">
-        <x:v>46224</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C31" s="0" t="n">
-        <x:v>9.381111</x:v>
+        <x:v>9.294722</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="1">
-        <x:v>46224</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C32" s="0" t="n">
-        <x:v>9.406389</x:v>
+        <x:v>9.384167</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="1">
-        <x:v>46224</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C33" s="0" t="n">
-        <x:v>9.16625</x:v>
+        <x:v>9.371389</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="1">
-        <x:v>46224</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C34" s="0" t="n">
-        <x:v>9.570694</x:v>
+        <x:v>9.1425</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="1">
-        <x:v>46224</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C35" s="0" t="n">
-        <x:v>9.204167</x:v>
+        <x:v>9.205</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="1">
-        <x:v>46224</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C36" s="0" t="n">
-        <x:v>9.153611</x:v>
+        <x:v>3.164861</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="1">
-        <x:v>46224</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C37" s="0" t="n">
-        <x:v>9.140972</x:v>
+        <x:v>9.483611</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="1">
-        <x:v>46224</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C38" s="0" t="n">
-        <x:v>9.343194</x:v>
+        <x:v>9.636944</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="1">
-        <x:v>46224</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C39" s="0" t="n">
-        <x:v>9.128333</x:v>
+        <x:v>9.279167</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="1">
-        <x:v>46224</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C40" s="0" t="n">
-        <x:v>9.204167</x:v>
+        <x:v>9.343056</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3">
       <x:c r="A41" s="1">
-        <x:v>46224</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C41" s="0" t="n">
-        <x:v>9.406389</x:v>
+        <x:v>9.483611</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:3">
       <x:c r="A42" s="1">
-        <x:v>46224</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C42" s="0" t="n">
-        <x:v>9.343194</x:v>
+        <x:v>9.17625</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:3">
       <x:c r="A43" s="1">
-        <x:v>46224</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C43" s="0" t="n">
-        <x:v>9.255278</x:v>
+        <x:v>9.102083</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3">
       <x:c r="A44" s="1">
-        <x:v>46224</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C44" s="0" t="n">
-        <x:v>9.419028</x:v>
+        <x:v>6.24125</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3">
       <x:c r="A45" s="1">
-        <x:v>46224</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C45" s="0" t="n">
-        <x:v>9.210972</x:v>
+        <x:v>9.504722</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:3">
       <x:c r="A46" s="1">
-        <x:v>46224</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C46" s="0" t="n">
-        <x:v>6.946667</x:v>
+        <x:v>9.2875</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:3">
       <x:c r="A47" s="1">
-        <x:v>46224</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C47" s="0" t="n">
-        <x:v>6.078889</x:v>
+        <x:v>9.325833</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:3">
       <x:c r="A48" s="1">
-        <x:v>46224</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C48" s="0" t="n">
-        <x:v>5.685</x:v>
+        <x:v>9.2875</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:3">
       <x:c r="A49" s="1">
-        <x:v>46223</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C49" s="0" t="n">
-        <x:v>9.257222</x:v>
+        <x:v>9.479167</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:3">
       <x:c r="A50" s="1">
-        <x:v>46223</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C50" s="0" t="n">
-        <x:v>9.585833</x:v>
+        <x:v>9.313056</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:3">
       <x:c r="A51" s="1">
-        <x:v>46223</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C51" s="0" t="n">
-        <x:v>9.459444</x:v>
+        <x:v>9.874444</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:3">
       <x:c r="A52" s="1">
-        <x:v>46223</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C52" s="0" t="n">
-        <x:v>9.181389</x:v>
+        <x:v>9.063889</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:3">
       <x:c r="A53" s="1">
-        <x:v>46223</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C53" s="0" t="n">
-        <x:v>9.560556</x:v>
+        <x:v>6.214444</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:3">
       <x:c r="A54" s="1">
-        <x:v>46223</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C54" s="0" t="n">
-        <x:v>9.333056</x:v>
+        <x:v>6.214444</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:3">
       <x:c r="A55" s="1">
-        <x:v>46223</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C55" s="0" t="n">
-        <x:v>9.206667</x:v>
+        <x:v>6.239861</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:3">
       <x:c r="A56" s="1">
-        <x:v>46223</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C56" s="0" t="n">
-        <x:v>9.39625</x:v>
+        <x:v>2.653056</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:3">
       <x:c r="A57" s="1">
-        <x:v>46223</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C57" s="0" t="n">
-        <x:v>9.345694</x:v>
+        <x:v>9.449444</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:3">
       <x:c r="A58" s="1">
-        <x:v>46223</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C58" s="0" t="n">
-        <x:v>9.130833</x:v>
+        <x:v>9.283333</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:3">
       <x:c r="A59" s="1">
-        <x:v>46223</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C59" s="0" t="n">
-        <x:v>9.156111</x:v>
+        <x:v>9.321667</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:3">
       <x:c r="A60" s="1">
-        <x:v>46223</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C60" s="0" t="n">
-        <x:v>9.194028</x:v>
+        <x:v>9.321667</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:3">
       <x:c r="A61" s="1">
-        <x:v>46223</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C61" s="0" t="n">
-        <x:v>9.143472</x:v>
+        <x:v>9.296111</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:3">
       <x:c r="A62" s="1">
-        <x:v>46223</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C62" s="0" t="n">
-        <x:v>9.2825</x:v>
+        <x:v>9.296111</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:3">
       <x:c r="A63" s="1">
-        <x:v>46223</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C63" s="0" t="n">
-        <x:v>9.2825</x:v>
+        <x:v>9.347222</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:3">
       <x:c r="A64" s="1">
-        <x:v>46223</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C64" s="0" t="n">
-        <x:v>9.091944</x:v>
+        <x:v>9.296111</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:3">
       <x:c r="A65" s="1">
-        <x:v>46223</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C65" s="0" t="n">
-        <x:v>6.348056</x:v>
+        <x:v>9.296111</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:3">
       <x:c r="A66" s="1">
-        <x:v>46222</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C66" s="0" t="n">
-        <x:v>9.472917</x:v>
+        <x:v>9.334444</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:3">
       <x:c r="A67" s="1">
-        <x:v>46222</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C67" s="0" t="n">
-        <x:v>9.409722</x:v>
+        <x:v>9.334444</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:3">
       <x:c r="A68" s="1">
-        <x:v>46222</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C68" s="0" t="n">
-        <x:v>9.194861</x:v>
+        <x:v>9.0525</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:3">
       <x:c r="A69" s="1">
-        <x:v>46222</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C69" s="0" t="n">
-        <x:v>9.400139</x:v>
+        <x:v>6.416389</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:3">
       <x:c r="A70" s="1">
-        <x:v>46222</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C70" s="0" t="n">
-        <x:v>6.846111</x:v>
+        <x:v>6.23875</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:3">
       <x:c r="A71" s="1">
-        <x:v>46222</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C71" s="0" t="n">
-        <x:v>6.562778</x:v>
+        <x:v>3.176111</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:3">
       <x:c r="A72" s="1">
-        <x:v>46222</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C72" s="0" t="n">
-        <x:v>3.3575</x:v>
+        <x:v>3.163194</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:3">
       <x:c r="A73" s="1">
-        <x:v>46220</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C73" s="0" t="n">
-        <x:v>9.170972</x:v>
+        <x:v>2.652778</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:3">
       <x:c r="A74" s="1">
-        <x:v>46220</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C74" s="0" t="n">
-        <x:v>9.183611</x:v>
+        <x:v>9.638056</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:3">
       <x:c r="A75" s="1">
-        <x:v>46220</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C75" s="0" t="n">
-        <x:v>9.158333</x:v>
+        <x:v>9.471944</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:3">
       <x:c r="A76" s="1">
-        <x:v>46220</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C76" s="0" t="n">
-        <x:v>9.145694</x:v>
+        <x:v>9.331389</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:3">
       <x:c r="A77" s="1">
-        <x:v>46220</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C77" s="0" t="n">
-        <x:v>9.453611</x:v>
+        <x:v>9.331389</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:3">
       <x:c r="A78" s="1">
-        <x:v>46220</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C78" s="0" t="n">
-        <x:v>9.350972</x:v>
+        <x:v>9.571806</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:3">
       <x:c r="A79" s="1">
-        <x:v>46220</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C79" s="0" t="n">
-        <x:v>9.347917</x:v>
+        <x:v>9.540833</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:3">
       <x:c r="A80" s="1">
-        <x:v>46219</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C80" s="0" t="n">
-        <x:v>9.425417</x:v>
+        <x:v>6.7225</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:3">
       <x:c r="A81" s="1">
-        <x:v>46219</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C81" s="0" t="n">
-        <x:v>9.3875</x:v>
+        <x:v>6.111667</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:3">
       <x:c r="A82" s="1">
-        <x:v>46219</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C82" s="0" t="n">
-        <x:v>9.3875</x:v>
+        <x:v>4.174306</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:3">
       <x:c r="A83" s="1">
-        <x:v>46219</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C83" s="0" t="n">
-        <x:v>9.463333</x:v>
+        <x:v>3.163194</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:3">
       <x:c r="A84" s="1">
-        <x:v>46219</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C84" s="0" t="n">
-        <x:v>9.412778</x:v>
+        <x:v>2.458889</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:3">
       <x:c r="A85" s="1">
-        <x:v>46219</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C85" s="0" t="n">
-        <x:v>9.817222</x:v>
+        <x:v>9.341111</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:3">
       <x:c r="A86" s="1">
-        <x:v>46219</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C86" s="0" t="n">
-        <x:v>9.412778</x:v>
+        <x:v>3.175833</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:3">
       <x:c r="A87" s="1">
-        <x:v>46219</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C87" s="0" t="n">
-        <x:v>9.147361</x:v>
+        <x:v>3.0825</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:3">
       <x:c r="A88" s="1">
-        <x:v>46219</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C88" s="0" t="n">
-        <x:v>9.147361</x:v>
+        <x:v>2.459722</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:3">
       <x:c r="A89" s="1">
-        <x:v>46219</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C89" s="0" t="n">
-        <x:v>9.2875</x:v>
+        <x:v>9.594167</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:3">
       <x:c r="A90" s="1">
-        <x:v>46219</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C90" s="0" t="n">
-        <x:v>9.143889</x:v>
+        <x:v>9.606944</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:3">
       <x:c r="A91" s="1">
-        <x:v>46219</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C91" s="0" t="n">
-        <x:v>9.118889</x:v>
+        <x:v>9.504722</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:3">
       <x:c r="A92" s="1">
-        <x:v>46219</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C92" s="0" t="n">
-        <x:v>2.840556</x:v>
+        <x:v>9.274722</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:3">
       <x:c r="A93" s="1">
-        <x:v>46218</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C93" s="0" t="n">
-        <x:v>9.413056</x:v>
+        <x:v>9.2875</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:3">
       <x:c r="A94" s="1">
-        <x:v>46218</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C94" s="0" t="n">
-        <x:v>9.172917</x:v>
+        <x:v>9.261944</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:3">
       <x:c r="A95" s="1">
-        <x:v>46218</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C95" s="0" t="n">
-        <x:v>9.59</x:v>
+        <x:v>9.177222</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:3">
       <x:c r="A96" s="1">
-        <x:v>46218</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C96" s="0" t="n">
-        <x:v>9.210833</x:v>
+        <x:v>9.590556</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:3">
       <x:c r="A97" s="1">
-        <x:v>46218</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C97" s="0" t="n">
-        <x:v>9.147639</x:v>
+        <x:v>9.398889</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:3">
       <x:c r="A98" s="1">
-        <x:v>46218</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C98" s="0" t="n">
-        <x:v>9.185556</x:v>
+        <x:v>9.258333</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:3">
       <x:c r="A99" s="1">
-        <x:v>46218</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C99" s="0" t="n">
-        <x:v>8.991806</x:v>
+        <x:v>9.258333</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:3">
       <x:c r="A100" s="1">
-        <x:v>46218</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C100" s="0" t="n">
-        <x:v>3.045833</x:v>
+        <x:v>9.296667</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:3">
       <x:c r="A101" s="1">
-        <x:v>46217</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C101" s="0" t="n">
-        <x:v>9.32625</x:v>
+        <x:v>9.373333</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:3">
       <x:c r="A102" s="1">
-        <x:v>46217</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C102" s="0" t="n">
-        <x:v>9.376806</x:v>
+        <x:v>9.398889</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:3">
       <x:c r="A103" s="1">
-        <x:v>46217</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C103" s="0" t="n">
-        <x:v>9.718056</x:v>
+        <x:v>9.283889</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:3">
       <x:c r="A104" s="1">
-        <x:v>46217</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C104" s="0" t="n">
-        <x:v>9.591667</x:v>
+        <x:v>9.271111</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:3">
       <x:c r="A105" s="1">
-        <x:v>46217</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C105" s="0" t="n">
-        <x:v>9.237778</x:v>
+        <x:v>9.271111</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:3">
       <x:c r="A106" s="1">
-        <x:v>46217</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C106" s="0" t="n">
-        <x:v>9.338889</x:v>
+        <x:v>9.271111</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:3">
       <x:c r="A107" s="1">
-        <x:v>46217</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C107" s="0" t="n">
-        <x:v>9.338889</x:v>
+        <x:v>9.21125</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:3">
       <x:c r="A108" s="1">
-        <x:v>46217</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C108" s="0" t="n">
-        <x:v>9.149306</x:v>
+        <x:v>2.960139</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:3">
       <x:c r="A109" s="1">
-        <x:v>46217</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C109" s="0" t="n">
-        <x:v>9.149306</x:v>
+        <x:v>2.858889</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:3">
       <x:c r="A110" s="1">
-        <x:v>46217</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C110" s="0" t="n">
-        <x:v>9.149306</x:v>
+        <x:v>3.160972</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:3">
       <x:c r="A111" s="1">
-        <x:v>46217</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C111" s="0" t="n">
-        <x:v>6.037222</x:v>
+        <x:v>9.598611</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:3">
       <x:c r="A112" s="1">
-        <x:v>46217</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C112" s="0" t="n">
-        <x:v>2.747361</x:v>
+        <x:v>9.470833</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:3">
       <x:c r="A113" s="1">
-        <x:v>46216</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C113" s="0" t="n">
-        <x:v>9.408472</x:v>
+        <x:v>9.624167</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:3">
       <x:c r="A114" s="1">
-        <x:v>46216</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C114" s="0" t="n">
-        <x:v>9.155694</x:v>
+        <x:v>9.266389</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:3">
       <x:c r="A115" s="1">
-        <x:v>46216</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C115" s="0" t="n">
-        <x:v>9.155694</x:v>
+        <x:v>9.419722</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:3">
       <x:c r="A116" s="1">
-        <x:v>46216</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C116" s="0" t="n">
-        <x:v>9.479722</x:v>
+        <x:v>9.419722</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:3">
       <x:c r="A117" s="1">
-        <x:v>46216</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C117" s="0" t="n">
-        <x:v>9.357917</x:v>
+        <x:v>9.406944</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:3">
       <x:c r="A118" s="1">
-        <x:v>46216</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C118" s="0" t="n">
-        <x:v>6.244167</x:v>
+        <x:v>9.266389</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:3">
       <x:c r="A119" s="1">
-        <x:v>46216</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C119" s="0" t="n">
-        <x:v>6.344722</x:v>
+        <x:v>9.458056</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:3">
       <x:c r="A120" s="1">
-        <x:v>46216</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C120" s="0" t="n">
-        <x:v>3.140833</x:v>
+        <x:v>9.257778</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:3">
       <x:c r="A121" s="1">
-        <x:v>46216</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C121" s="0" t="n">
-        <x:v>2.748472</x:v>
+        <x:v>9.404028</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:3">
       <x:c r="A122" s="1">
-        <x:v>46215</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C122" s="0" t="n">
-        <x:v>10.153889</x:v>
+        <x:v>6.537222</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:3">
       <x:c r="A123" s="1">
-        <x:v>46215</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C123" s="0" t="n">
-        <x:v>9.269167</x:v>
+        <x:v>3.057222</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:3">
       <x:c r="A124" s="1">
-        <x:v>46215</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C124" s="0" t="n">
-        <x:v>9.269167</x:v>
+        <x:v>9.507222</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:3">
       <x:c r="A125" s="1">
-        <x:v>46215</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C125" s="0" t="n">
-        <x:v>9.345</x:v>
+        <x:v>9.558333</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:3">
       <x:c r="A126" s="1">
-        <x:v>46214</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C126" s="0" t="n">
-        <x:v>9.420556</x:v>
+        <x:v>9.430556</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:3">
       <x:c r="A127" s="1">
-        <x:v>46213</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C127" s="0" t="n">
-        <x:v>9.155972</x:v>
+        <x:v>9.507222</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:3">
       <x:c r="A128" s="1">
-        <x:v>46213</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C128" s="0" t="n">
-        <x:v>9.155972</x:v>
+        <x:v>9.264444</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:3">
       <x:c r="A129" s="1">
-        <x:v>46213</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C129" s="0" t="n">
-        <x:v>9.143333</x:v>
+        <x:v>9.264444</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:3">
       <x:c r="A130" s="1">
-        <x:v>46212</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C130" s="0" t="n">
-        <x:v>9.332361</x:v>
+        <x:v>9.277222</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:3">
       <x:c r="A131" s="1">
-        <x:v>46212</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C131" s="0" t="n">
-        <x:v>9.370278</x:v>
+        <x:v>9.456111</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:3">
       <x:c r="A132" s="1">
-        <x:v>46212</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C132" s="0" t="n">
-        <x:v>9.446111</x:v>
+        <x:v>9.264444</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:3">
       <x:c r="A133" s="1">
-        <x:v>46212</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C133" s="0" t="n">
-        <x:v>9.382917</x:v>
+        <x:v>9.302778</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:3">
       <x:c r="A134" s="1">
-        <x:v>46212</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C134" s="0" t="n">
-        <x:v>9.281806</x:v>
+        <x:v>9.532778</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:3">
       <x:c r="A135" s="1">
-        <x:v>46212</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C135" s="0" t="n">
-        <x:v>9.155417</x:v>
+        <x:v>9.561944</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:3">
       <x:c r="A136" s="1">
-        <x:v>46212</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C136" s="0" t="n">
-        <x:v>9.193333</x:v>
+        <x:v>9.302778</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:3">
       <x:c r="A137" s="1">
-        <x:v>46212</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C137" s="0" t="n">
-        <x:v>2.941944</x:v>
+        <x:v>9.302778</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:3">
       <x:c r="A138" s="1">
-        <x:v>46211</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C138" s="0" t="n">
-        <x:v>9.496667</x:v>
+        <x:v>6.924444</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:3">
       <x:c r="A139" s="1">
-        <x:v>46211</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C139" s="0" t="n">
-        <x:v>9.332361</x:v>
+        <x:v>6.195278</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:3">
       <x:c r="A140" s="1">
-        <x:v>46211</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C140" s="0" t="n">
-        <x:v>9.597778</x:v>
+        <x:v>5.820278</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:3">
       <x:c r="A141" s="1">
-        <x:v>46211</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C141" s="0" t="n">
-        <x:v>9.269167</x:v>
+        <x:v>6.212222</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:3">
       <x:c r="A142" s="1">
-        <x:v>46211</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C142" s="0" t="n">
-        <x:v>9.142778</x:v>
+        <x:v>6.237639</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:3">
       <x:c r="A143" s="1">
-        <x:v>46211</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C143" s="0" t="n">
-        <x:v>9.155417</x:v>
+        <x:v>10.055</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:3">
       <x:c r="A144" s="1">
-        <x:v>46211</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C144" s="0" t="n">
-        <x:v>6.170972</x:v>
+        <x:v>9.505556</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:3">
       <x:c r="A145" s="1">
-        <x:v>46211</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C145" s="0" t="n">
-        <x:v>3.043611</x:v>
+        <x:v>9.454444</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:3">
       <x:c r="A146" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C146" s="0" t="n">
-        <x:v>9.396389</x:v>
+        <x:v>9.531111</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:3">
       <x:c r="A147" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C147" s="0" t="n">
-        <x:v>9.598611</x:v>
+        <x:v>9.262778</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:3">
       <x:c r="A148" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C148" s="0" t="n">
-        <x:v>9.143611</x:v>
+        <x:v>9.262778</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:3">
       <x:c r="A149" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C149" s="0" t="n">
-        <x:v>9.143611</x:v>
+        <x:v>9.454444</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:3">
       <x:c r="A150" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C150" s="0" t="n">
-        <x:v>9.143611</x:v>
+        <x:v>9.313889</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:3">
       <x:c r="A151" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C151" s="0" t="n">
-        <x:v>9.345833</x:v>
+        <x:v>9.275556</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:3">
       <x:c r="A152" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C152" s="0" t="n">
-        <x:v>9.181528</x:v>
+        <x:v>9.326667</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:3">
       <x:c r="A153" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C153" s="0" t="n">
-        <x:v>9.194167</x:v>
+        <x:v>9.262778</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:3">
       <x:c r="A154" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C154" s="0" t="n">
-        <x:v>10.36</x:v>
+        <x:v>9.5525</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:3">
       <x:c r="A155" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C155" s="0" t="n">
-        <x:v>6.784028</x:v>
+        <x:v>6.110556</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:3">
       <x:c r="A156" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C156" s="0" t="n">
-        <x:v>6.374028</x:v>
+        <x:v>3.376389</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:3">
       <x:c r="A157" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C157" s="0" t="n">
-        <x:v>6.145278</x:v>
+        <x:v>3.184583</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:3">
       <x:c r="A158" s="1">
-        <x:v>46210</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C158" s="0" t="n">
-        <x:v>2.841111</x:v>
+        <x:v>3.15875</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:3">
       <x:c r="A159" s="1">
-        <x:v>46209</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C159" s="0" t="n">
-        <x:v>9.487083</x:v>
+        <x:v>9.299444</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:3">
       <x:c r="A160" s="1">
-        <x:v>46209</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C160" s="0" t="n">
-        <x:v>9.600833</x:v>
+        <x:v>6.721111</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:3">
       <x:c r="A161" s="1">
-        <x:v>46209</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C161" s="0" t="n">
-        <x:v>9.259583</x:v>
+        <x:v>6.1975</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:3">
       <x:c r="A162" s="1">
-        <x:v>46209</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C162" s="0" t="n">
-        <x:v>9.171111</x:v>
+        <x:v>6.205972</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:3">
       <x:c r="A163" s="1">
-        <x:v>46209</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C163" s="0" t="n">
-        <x:v>9.145833</x:v>
+        <x:v>3.172222</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:3">
       <x:c r="A164" s="1">
-        <x:v>46209</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C164" s="0" t="n">
-        <x:v>9.259583</x:v>
+        <x:v>3.172222</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:3">
       <x:c r="A165" s="1">
-        <x:v>46209</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C165" s="0" t="n">
-        <x:v>9.145833</x:v>
+        <x:v>3.159306</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:3">
       <x:c r="A166" s="1">
-        <x:v>46209</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C166" s="0" t="n">
-        <x:v>9.145833</x:v>
+        <x:v>3.261111</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:3">
       <x:c r="A167" s="1">
-        <x:v>46209</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C167" s="0" t="n">
-        <x:v>9.145833</x:v>
+        <x:v>3.274444</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:3">
       <x:c r="A168" s="1">
-        <x:v>46209</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C168" s="0" t="n">
-        <x:v>9.18375</x:v>
+        <x:v>3.180833</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:3">
       <x:c r="A169" s="1">
-        <x:v>46209</x:v>
+        <x:v>46249</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C169" s="0" t="n">
-        <x:v>9.158472</x:v>
+        <x:v>10.077222</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:3">
       <x:c r="A170" s="1">
-        <x:v>46209</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C170" s="0" t="n">
-        <x:v>9.158472</x:v>
+        <x:v>9.578611</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:3">
       <x:c r="A171" s="1">
-        <x:v>46209</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C171" s="0" t="n">
-        <x:v>9.18375</x:v>
+        <x:v>9.259167</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:3">
       <x:c r="A172" s="1">
-        <x:v>46209</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C172" s="0" t="n">
-        <x:v>9.960278</x:v>
+        <x:v>9.284722</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:3">
       <x:c r="A173" s="1">
-        <x:v>46209</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C173" s="0" t="n">
-        <x:v>9.360694</x:v>
+        <x:v>9.436667</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:3">
       <x:c r="A174" s="1">
-        <x:v>46209</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C174" s="0" t="n">
-        <x:v>9.653611</x:v>
+        <x:v>9.257778</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:3">
       <x:c r="A175" s="1">
-        <x:v>46209</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C175" s="0" t="n">
-        <x:v>9.436528</x:v>
+        <x:v>9.296111</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:3">
       <x:c r="A176" s="1">
-        <x:v>46209</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C176" s="0" t="n">
-        <x:v>6.375694</x:v>
+        <x:v>6.297778</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:3">
       <x:c r="A177" s="1">
-        <x:v>46209</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C177" s="0" t="n">
-        <x:v>3.45</x:v>
+        <x:v>3.161111</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:3">
       <x:c r="A178" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C178" s="0" t="n">
-        <x:v>9.334583</x:v>
+        <x:v>9.512222</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:3">
       <x:c r="A179" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C179" s="0" t="n">
-        <x:v>9.359861</x:v>
+        <x:v>9.461111</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:3">
       <x:c r="A180" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C180" s="0" t="n">
-        <x:v>9.6</x:v>
+        <x:v>9.397222</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:3">
       <x:c r="A181" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C181" s="0" t="n">
-        <x:v>9.6</x:v>
+        <x:v>9.537778</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:3">
       <x:c r="A182" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C182" s="0" t="n">
-        <x:v>9.182917</x:v>
+        <x:v>9.473889</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:3">
       <x:c r="A183" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C183" s="0" t="n">
-        <x:v>9.25875</x:v>
+        <x:v>9.665556</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:3">
       <x:c r="A184" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C184" s="0" t="n">
-        <x:v>9.182917</x:v>
+        <x:v>9.384444</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:3">
       <x:c r="A185" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C185" s="0" t="n">
-        <x:v>9.182917</x:v>
+        <x:v>9.614444</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:3">
       <x:c r="A186" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C186" s="0" t="n">
-        <x:v>6.756389</x:v>
+        <x:v>9.295</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:3">
       <x:c r="A187" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C187" s="0" t="n">
-        <x:v>6.682222</x:v>
+        <x:v>9.295</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:3">
       <x:c r="A188" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C188" s="0" t="n">
-        <x:v>6.654722</x:v>
+        <x:v>9.461111</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:3">
       <x:c r="A189" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C189" s="0" t="n">
-        <x:v>6.580417</x:v>
+        <x:v>9.41</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:3">
       <x:c r="A190" s="1">
-        <x:v>46208</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C190" s="0" t="n">
-        <x:v>6.246667</x:v>
+        <x:v>6.187361</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:3">
       <x:c r="A191" s="1">
-        <x:v>46207</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C191" s="0" t="n">
-        <x:v>9.295833</x:v>
+        <x:v>9.538056</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:3">
       <x:c r="A192" s="1">
-        <x:v>46207</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C192" s="0" t="n">
-        <x:v>9.346389</x:v>
+        <x:v>9.384722</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:3">
       <x:c r="A193" s="1">
-        <x:v>46207</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C193" s="0" t="n">
-        <x:v>9.346389</x:v>
+        <x:v>9.461389</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:3">
       <x:c r="A194" s="1">
-        <x:v>46207</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C194" s="0" t="n">
-        <x:v>9.22</x:v>
+        <x:v>9.7425</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:3">
       <x:c r="A195" s="1">
-        <x:v>46207</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C195" s="0" t="n">
-        <x:v>6.477222</x:v>
+        <x:v>9.256944</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:3">
       <x:c r="A196" s="1">
-        <x:v>46205</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C196" s="0" t="n">
-        <x:v>9.393611</x:v>
+        <x:v>9.461389</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:3">
       <x:c r="A197" s="1">
-        <x:v>46205</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C197" s="0" t="n">
-        <x:v>9.380972</x:v>
+        <x:v>9.256944</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:3">
       <x:c r="A198" s="1">
-        <x:v>46205</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C198" s="0" t="n">
-        <x:v>9.254583</x:v>
+        <x:v>3.264444</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:3">
       <x:c r="A199" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C199" s="0" t="n">
-        <x:v>9.216667</x:v>
+        <x:v>9.523056</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:3">
       <x:c r="A200" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C200" s="0" t="n">
-        <x:v>9.140833</x:v>
+        <x:v>9.395278</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:3">
       <x:c r="A201" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C201" s="0" t="n">
-        <x:v>9.140833</x:v>
+        <x:v>9.471944</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:3">
       <x:c r="A202" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C202" s="0" t="n">
-        <x:v>9.140833</x:v>
+        <x:v>9.241944</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:3">
       <x:c r="A203" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C203" s="0" t="n">
-        <x:v>9.140833</x:v>
+        <x:v>9.254722</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:3">
       <x:c r="A204" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C204" s="0" t="n">
-        <x:v>9.140833</x:v>
+        <x:v>9.395278</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:3">
       <x:c r="A205" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C205" s="0" t="n">
-        <x:v>9.153472</x:v>
+        <x:v>9.254722</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:3">
       <x:c r="A206" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C206" s="0" t="n">
-        <x:v>9.140833</x:v>
+        <x:v>9.254722</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:3">
       <x:c r="A207" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C207" s="0" t="n">
-        <x:v>9.140833</x:v>
+        <x:v>9.241944</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:3">
       <x:c r="A208" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C208" s="0" t="n">
-        <x:v>9.950833</x:v>
+        <x:v>9.015694</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:3">
       <x:c r="A209" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C209" s="0" t="n">
-        <x:v>9.85</x:v>
+        <x:v>6.691944</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:3">
       <x:c r="A210" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C210" s="0" t="n">
-        <x:v>9.243056</x:v>
+        <x:v>3.354444</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:3">
       <x:c r="A211" s="1">
-        <x:v>46205</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C211" s="0" t="n">
-        <x:v>9.140833</x:v>
+        <x:v>3.266111</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:3">
       <x:c r="A212" s="1">
-        <x:v>46204</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C212" s="0" t="n">
-        <x:v>9.230972</x:v>
+        <x:v>3.17375</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:3">
       <x:c r="A213" s="1">
-        <x:v>46204</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C213" s="0" t="n">
-        <x:v>9.5975</x:v>
+        <x:v>9.3175</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:3">
       <x:c r="A214" s="1">
-        <x:v>46204</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C214" s="0" t="n">
-        <x:v>9.167778</x:v>
+        <x:v>9.458056</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:3">
       <x:c r="A215" s="1">
-        <x:v>46204</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C215" s="0" t="n">
-        <x:v>9.180417</x:v>
+        <x:v>9.675278</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:3">
       <x:c r="A216" s="1">
-        <x:v>46204</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C216" s="0" t="n">
-        <x:v>6.142222</x:v>
+        <x:v>9.279167</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:3">
       <x:c r="A217" s="1">
-        <x:v>46204</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C217" s="0" t="n">
-        <x:v>3.033333</x:v>
+        <x:v>9.279167</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:3">
       <x:c r="A218" s="1">
-        <x:v>46203</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C218" s="0" t="n">
-        <x:v>9.576389</x:v>
+        <x:v>3.354167</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:3">
       <x:c r="A219" s="1">
-        <x:v>46203</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C219" s="0" t="n">
-        <x:v>9.423056</x:v>
+        <x:v>3.367917</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:3">
       <x:c r="A220" s="1">
-        <x:v>46203</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C220" s="0" t="n">
-        <x:v>9.499722</x:v>
+        <x:v>3.265556</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:3">
       <x:c r="A221" s="1">
-        <x:v>46203</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C221" s="0" t="n">
-        <x:v>9.320833</x:v>
+        <x:v>9.405833</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:3">
       <x:c r="A222" s="1">
-        <x:v>46203</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C222" s="0" t="n">
-        <x:v>9.320833</x:v>
+        <x:v>3.162917</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:3">
       <x:c r="A223" s="1">
-        <x:v>46203</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C223" s="0" t="n">
-        <x:v>9.448611</x:v>
+        <x:v>9.239444</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:3">
       <x:c r="A224" s="1">
-        <x:v>46203</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C224" s="0" t="n">
-        <x:v>9.244167</x:v>
+        <x:v>9.4425</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:3">
       <x:c r="A225" s="1">
-        <x:v>46203</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C225" s="0" t="n">
-        <x:v>9.2825</x:v>
+        <x:v>9.3275</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:3">
       <x:c r="A226" s="1">
-        <x:v>46203</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C226" s="0" t="n">
-        <x:v>9.461389</x:v>
+        <x:v>9.238056</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:3">
       <x:c r="A227" s="1">
-        <x:v>46203</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C227" s="0" t="n">
-        <x:v>9.08</x:v>
+        <x:v>9.238056</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:3">
       <x:c r="A228" s="1">
-        <x:v>46202</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C228" s="0" t="n">
-        <x:v>9.702778</x:v>
+        <x:v>9.353056</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:3">
       <x:c r="A229" s="1">
-        <x:v>46202</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C229" s="0" t="n">
-        <x:v>9.472778</x:v>
+        <x:v>9.250833</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:3">
       <x:c r="A230" s="1">
-        <x:v>46202</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C230" s="0" t="n">
-        <x:v>9.319444</x:v>
+        <x:v>9.276389</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:3">
       <x:c r="A231" s="1">
-        <x:v>46202</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C231" s="0" t="n">
-        <x:v>9.319444</x:v>
+        <x:v>3.145139</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:3">
       <x:c r="A232" s="1">
-        <x:v>46202</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C232" s="0" t="n">
-        <x:v>9.447222</x:v>
+        <x:v>9.582778</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:3">
       <x:c r="A233" s="1">
-        <x:v>46202</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C233" s="0" t="n">
-        <x:v>9.255556</x:v>
+        <x:v>9.557222</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:3">
       <x:c r="A234" s="1">
-        <x:v>46202</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C234" s="0" t="n">
-        <x:v>9.293889</x:v>
+        <x:v>9.544444</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:3">
       <x:c r="A235" s="1">
-        <x:v>46202</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C235" s="0" t="n">
-        <x:v>9.6475</x:v>
+        <x:v>9.378333</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:3">
       <x:c r="A236" s="1">
-        <x:v>46202</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C236" s="0" t="n">
-        <x:v>9.546667</x:v>
+        <x:v>9.659444</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:3">
       <x:c r="A237" s="1">
-        <x:v>46202</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C237" s="0" t="n">
-        <x:v>6.166806</x:v>
+        <x:v>9.314444</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:3">
       <x:c r="A238" s="1">
-        <x:v>46202</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C238" s="0" t="n">
-        <x:v>6.372083</x:v>
+        <x:v>9.237778</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:3">
       <x:c r="A239" s="1">
-        <x:v>46202</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C239" s="0" t="n">
-        <x:v>3.434167</x:v>
+        <x:v>9.237778</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:3">
       <x:c r="A240" s="1">
-        <x:v>46202</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C240" s="0" t="n">
-        <x:v>3.149861</x:v>
+        <x:v>9.276111</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:3">
       <x:c r="A241" s="1">
-        <x:v>46201</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C241" s="0" t="n">
-        <x:v>9.371389</x:v>
+        <x:v>9.799306</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:3">
       <x:c r="A242" s="1">
-        <x:v>46201</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C242" s="0" t="n">
-        <x:v>9.371389</x:v>
+        <x:v>9.758889</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:3">
       <x:c r="A243" s="1">
-        <x:v>46201</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C243" s="0" t="n">
-        <x:v>9.281944</x:v>
+        <x:v>9.390694</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:3">
       <x:c r="A244" s="1">
-        <x:v>46201</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C244" s="0" t="n">
-        <x:v>6.167917</x:v>
+        <x:v>9.518889</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:3">
       <x:c r="A245" s="1">
-        <x:v>46201</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C245" s="0" t="n">
-        <x:v>3.346944</x:v>
+        <x:v>2.953056</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:3">
       <x:c r="A246" s="1">
-        <x:v>46201</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C246" s="0" t="n">
-        <x:v>3.333194</x:v>
+        <x:v>9.518056</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:3">
       <x:c r="A247" s="1">
-        <x:v>46201</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C247" s="0" t="n">
-        <x:v>3.048333</x:v>
+        <x:v>9.799167</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:3">
       <x:c r="A248" s="1">
-        <x:v>46201</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C248" s="0" t="n">
-        <x:v>3.035833</x:v>
+        <x:v>9.518056</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:3">
       <x:c r="A249" s="1">
-        <x:v>46200</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C249" s="0" t="n">
-        <x:v>9.96</x:v>
+        <x:v>9.518056</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:3">
       <x:c r="A250" s="1">
-        <x:v>46199</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C250" s="0" t="n">
-        <x:v>9.960556</x:v>
+        <x:v>9.364722</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:3">
       <x:c r="A251" s="1">
-        <x:v>46199</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C251" s="0" t="n">
-        <x:v>9.500556</x:v>
+        <x:v>9.236944</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:3">
       <x:c r="A252" s="1">
-        <x:v>46199</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C252" s="0" t="n">
-        <x:v>9.500556</x:v>
+        <x:v>9.236944</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:3">
       <x:c r="A253" s="1">
-        <x:v>46199</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C253" s="0" t="n">
-        <x:v>9.500556</x:v>
+        <x:v>9.275278</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:3">
       <x:c r="A254" s="1">
-        <x:v>46199</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C254" s="0" t="n">
-        <x:v>9.270556</x:v>
+        <x:v>9.415833</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:3">
       <x:c r="A255" s="1">
-        <x:v>46199</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C255" s="0" t="n">
-        <x:v>9.245</x:v>
+        <x:v>9.236944</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:3">
       <x:c r="A256" s="1">
-        <x:v>46199</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C256" s="0" t="n">
-        <x:v>9.245</x:v>
+        <x:v>9.555556</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:3">
       <x:c r="A257" s="1">
-        <x:v>46199</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C257" s="0" t="n">
-        <x:v>9.257778</x:v>
+        <x:v>9.326389</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:3">
       <x:c r="A258" s="1">
-        <x:v>46199</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C258" s="0" t="n">
-        <x:v>9.245</x:v>
+        <x:v>6.410833</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:3">
       <x:c r="A259" s="1">
-        <x:v>46198</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C259" s="0" t="n">
-        <x:v>9.500556</x:v>
+        <x:v>3.656944</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:3">
       <x:c r="A260" s="1">
-        <x:v>46198</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C260" s="0" t="n">
-        <x:v>9.883889</x:v>
+        <x:v>3.656944</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:3">
       <x:c r="A261" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C261" s="0" t="n">
-        <x:v>9.602778</x:v>
+        <x:v>9.671667</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:3">
       <x:c r="A262" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C262" s="0" t="n">
-        <x:v>9.615556</x:v>
+        <x:v>9.365</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:3">
       <x:c r="A263" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C263" s="0" t="n">
-        <x:v>9.411111</x:v>
+        <x:v>9.237222</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:3">
       <x:c r="A264" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C264" s="0" t="n">
-        <x:v>9.411111</x:v>
+        <x:v>9.237222</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:3">
       <x:c r="A265" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C265" s="0" t="n">
-        <x:v>9.347222</x:v>
+        <x:v>9.454444</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:3">
       <x:c r="A266" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C266" s="0" t="n">
-        <x:v>9.245</x:v>
+        <x:v>9.237222</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:3">
       <x:c r="A267" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C267" s="0" t="n">
-        <x:v>9.245</x:v>
+        <x:v>9.237222</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:3">
       <x:c r="A268" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C268" s="0" t="n">
-        <x:v>9.283333</x:v>
+        <x:v>9.237222</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:3">
       <x:c r="A269" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C269" s="0" t="n">
-        <x:v>9.270556</x:v>
+        <x:v>9.237222</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:3">
       <x:c r="A270" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C270" s="0" t="n">
-        <x:v>9.347222</x:v>
+        <x:v>9.288333</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:3">
       <x:c r="A271" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C271" s="0" t="n">
-        <x:v>9.347222</x:v>
+        <x:v>9.237222</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:3">
       <x:c r="A272" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C272" s="0" t="n">
-        <x:v>9.257778</x:v>
+        <x:v>9.79875</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:3">
       <x:c r="A273" s="1">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C273" s="0" t="n">
-        <x:v>9.257778</x:v>
+        <x:v>9.453889</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:3">
       <x:c r="A274" s="1">
-        <x:v>46197</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C274" s="0" t="n">
-        <x:v>9.501111</x:v>
+        <x:v>8.21</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:3">
       <x:c r="A275" s="1">
-        <x:v>46197</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C275" s="0" t="n">
-        <x:v>9.603333</x:v>
+        <x:v>6.2825</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:3">
       <x:c r="A276" s="1">
-        <x:v>46197</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C276" s="0" t="n">
-        <x:v>9.462778</x:v>
+        <x:v>3.554583</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:3">
       <x:c r="A277" s="1">
-        <x:v>46197</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C277" s="0" t="n">
-        <x:v>9.411667</x:v>
+        <x:v>9.275833</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:3">
       <x:c r="A278" s="1">
-        <x:v>46197</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C278" s="0" t="n">
-        <x:v>9.577778</x:v>
+        <x:v>9.696667</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:3">
       <x:c r="A279" s="1">
-        <x:v>46197</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C279" s="0" t="n">
-        <x:v>9.424444</x:v>
+        <x:v>9.390972</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:3">
       <x:c r="A280" s="1">
-        <x:v>46197</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C280" s="0" t="n">
-        <x:v>9.68</x:v>
+        <x:v>6.612778</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:3">
       <x:c r="A281" s="1">
-        <x:v>46197</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C281" s="0" t="n">
-        <x:v>9.309444</x:v>
+        <x:v>3.86</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:3">
       <x:c r="A282" s="1">
-        <x:v>46197</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C282" s="0" t="n">
-        <x:v>9.245556</x:v>
+        <x:v>3.158889</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:3">
       <x:c r="A283" s="1">
-        <x:v>46197</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C283" s="0" t="n">
-        <x:v>9.283889</x:v>
+        <x:v>9.8</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:3">
       <x:c r="A284" s="1">
-        <x:v>46197</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C284" s="0" t="n">
-        <x:v>6.4775</x:v>
+        <x:v>6.205278</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:3">
       <x:c r="A285" s="1">
-        <x:v>46196</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C285" s="0" t="n">
-        <x:v>9.373611</x:v>
+        <x:v>3.671111</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:3">
       <x:c r="A286" s="1">
-        <x:v>46196</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C286" s="0" t="n">
-        <x:v>9.424722</x:v>
+        <x:v>2.643889</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:3">
       <x:c r="A287" s="1">
-        <x:v>46196</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C287" s="0" t="n">
-        <x:v>9.590833</x:v>
+        <x:v>9.413472</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:3">
       <x:c r="A288" s="1">
-        <x:v>46196</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C288" s="0" t="n">
-        <x:v>9.245833</x:v>
+        <x:v>9.173333</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:3">
       <x:c r="A289" s="1">
-        <x:v>46196</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C289" s="0" t="n">
-        <x:v>9.450278</x:v>
+        <x:v>9.135417</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:3">
       <x:c r="A290" s="1">
-        <x:v>46196</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C290" s="0" t="n">
-        <x:v>9.245833</x:v>
+        <x:v>9.274444</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:3">
       <x:c r="A291" s="1">
-        <x:v>46196</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C291" s="0" t="n">
-        <x:v>9.258611</x:v>
+        <x:v>9.274444</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:3">
       <x:c r="A292" s="1">
-        <x:v>46196</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C292" s="0" t="n">
-        <x:v>9.258611</x:v>
+        <x:v>9.313333</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:3">
       <x:c r="A293" s="1">
-        <x:v>46196</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C293" s="0" t="n">
-        <x:v>9.463056</x:v>
+        <x:v>8.741111</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:3">
       <x:c r="A294" s="1">
-        <x:v>46196</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C294" s="0" t="n">
-        <x:v>3.613611</x:v>
+        <x:v>3.451111</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:3">
       <x:c r="A295" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C295" s="0" t="n">
-        <x:v>9.501111</x:v>
+        <x:v>9.476667</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:3">
       <x:c r="A296" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C296" s="0" t="n">
-        <x:v>9.552222</x:v>
+        <x:v>9.426111</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:3">
       <x:c r="A297" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C297" s="0" t="n">
-        <x:v>9.68</x:v>
+        <x:v>9.5525</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:3">
       <x:c r="A298" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C298" s="0" t="n">
-        <x:v>9.309444</x:v>
+        <x:v>9.274444</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:3">
       <x:c r="A299" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C299" s="0" t="n">
-        <x:v>9.245556</x:v>
+        <x:v>9.426111</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:3">
       <x:c r="A300" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C300" s="0" t="n">
-        <x:v>9.271111</x:v>
+        <x:v>9.173333</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:3">
       <x:c r="A301" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C301" s="0" t="n">
-        <x:v>9.258333</x:v>
+        <x:v>9.135417</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:3">
       <x:c r="A302" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C302" s="0" t="n">
-        <x:v>9.296667</x:v>
+        <x:v>9.198611</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:3">
       <x:c r="A303" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C303" s="0" t="n">
-        <x:v>6.883056</x:v>
+        <x:v>9.148056</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:3">
       <x:c r="A304" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C304" s="0" t="n">
-        <x:v>6.350556</x:v>
+        <x:v>9.196667</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:3">
       <x:c r="A305" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C305" s="0" t="n">
-        <x:v>5.559028</x:v>
+        <x:v>6.177361</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:3">
       <x:c r="A306" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C306" s="0" t="n">
-        <x:v>3.119306</x:v>
+        <x:v>3.362778</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:3">
       <x:c r="A307" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C307" s="0" t="n">
-        <x:v>3.230278</x:v>
+        <x:v>3.042778</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:3">
       <x:c r="A308" s="1">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C308" s="0" t="n">
-        <x:v>3.132222</x:v>
+        <x:v>3.055278</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:3">
       <x:c r="A309" s="1">
-        <x:v>46195</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C309" s="0" t="n">
-        <x:v>2.738889</x:v>
+        <x:v>9.565694</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:3">
       <x:c r="A310" s="1">
-        <x:v>46194</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C310" s="0" t="n">
-        <x:v>9.551944</x:v>
+        <x:v>9.123333</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:3">
       <x:c r="A311" s="1">
-        <x:v>46194</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C311" s="0" t="n">
-        <x:v>9.705278</x:v>
+        <x:v>9.275</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:3">
       <x:c r="A312" s="1">
-        <x:v>46194</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C312" s="0" t="n">
-        <x:v>6.574722</x:v>
+        <x:v>9.135972</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:3">
       <x:c r="A313" s="1">
-        <x:v>46194</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C313" s="0" t="n">
-        <x:v>6.172639</x:v>
+        <x:v>9.148611</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:3">
       <x:c r="A314" s="1">
-        <x:v>46194</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C314" s="0" t="n">
-        <x:v>5.457222</x:v>
+        <x:v>9.414028</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:3">
       <x:c r="A315" s="1">
-        <x:v>46194</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C315" s="0" t="n">
-        <x:v>4.01</x:v>
+        <x:v>9.414028</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:3">
       <x:c r="A316" s="1">
-        <x:v>46194</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C316" s="0" t="n">
-        <x:v>3.809167</x:v>
+        <x:v>6.100556</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:3">
       <x:c r="A317" s="1">
-        <x:v>46193</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C317" s="0" t="n">
-        <x:v>9.462222</x:v>
+        <x:v>3.348472</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:3">
       <x:c r="A318" s="1">
-        <x:v>46192</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C318" s="0" t="n">
-        <x:v>9.500278</x:v>
+        <x:v>9.476111</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:3">
       <x:c r="A319" s="1">
-        <x:v>46191</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C319" s="0" t="n">
-        <x:v>9.758056</x:v>
+        <x:v>9.198056</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:3">
       <x:c r="A320" s="1">
-        <x:v>46191</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C320" s="0" t="n">
-        <x:v>9.604722</x:v>
+        <x:v>9.438194</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:3">
       <x:c r="A321" s="1">
-        <x:v>46191</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C321" s="0" t="n">
-        <x:v>9.604722</x:v>
+        <x:v>9.311806</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:3">
       <x:c r="A322" s="1">
-        <x:v>46191</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C322" s="0" t="n">
-        <x:v>9.425833</x:v>
+        <x:v>8.878889</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:3">
       <x:c r="A323" s="1">
-        <x:v>46191</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C323" s="0" t="n">
-        <x:v>9.3875</x:v>
+        <x:v>3.156111</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:3">
       <x:c r="A324" s="1">
-        <x:v>46191</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C324" s="0" t="n">
-        <x:v>9.5025</x:v>
+        <x:v>3.143194</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:3">
       <x:c r="A325" s="1">
-        <x:v>46191</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C325" s="0" t="n">
-        <x:v>9.285278</x:v>
+        <x:v>9.426389</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:3">
       <x:c r="A326" s="1">
-        <x:v>46191</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C326" s="0" t="n">
-        <x:v>9.285278</x:v>
+        <x:v>9.337917</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:3">
       <x:c r="A327" s="1">
-        <x:v>46191</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C327" s="0" t="n">
-        <x:v>9.246944</x:v>
+        <x:v>9.695278</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:3">
       <x:c r="A328" s="1">
-        <x:v>46191</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C328" s="0" t="n">
-        <x:v>9.285278</x:v>
+        <x:v>6.950556</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:3">
       <x:c r="A329" s="1">
-        <x:v>46191</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C329" s="0" t="n">
-        <x:v>9.298056</x:v>
+        <x:v>3.054167</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:3">
       <x:c r="A330" s="1">
-        <x:v>46191</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C330" s="0" t="n">
-        <x:v>9.246944</x:v>
+        <x:v>3.244722</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:3">
       <x:c r="A331" s="1">
-        <x:v>46191</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C331" s="0" t="n">
-        <x:v>3.121944</x:v>
+        <x:v>3.054167</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:3">
       <x:c r="A332" s="1">
-        <x:v>46190</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C332" s="0" t="n">
-        <x:v>9.706111</x:v>
+        <x:v>9.414583</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:3">
       <x:c r="A333" s="1">
-        <x:v>46190</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C333" s="0" t="n">
-        <x:v>9.488889</x:v>
+        <x:v>9.414583</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:3">
       <x:c r="A334" s="1">
-        <x:v>46190</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C334" s="0" t="n">
-        <x:v>9.591111</x:v>
+        <x:v>9.212361</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:3">
       <x:c r="A335" s="1">
-        <x:v>46190</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C335" s="0" t="n">
-        <x:v>9.488889</x:v>
+        <x:v>6.088611</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:3">
       <x:c r="A336" s="1">
-        <x:v>46190</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C336" s="0" t="n">
-        <x:v>9.578333</x:v>
+        <x:v>3.156111</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:3">
       <x:c r="A337" s="1">
-        <x:v>46190</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C337" s="0" t="n">
-        <x:v>9.271667</x:v>
+        <x:v>3.054167</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:3">
       <x:c r="A338" s="1">
-        <x:v>46190</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C338" s="0" t="n">
-        <x:v>9.421389</x:v>
+        <x:v>9.427778</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:3">
       <x:c r="A339" s="1">
-        <x:v>46190</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C339" s="0" t="n">
-        <x:v>8.339167</x:v>
+        <x:v>9.351944</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:3">
       <x:c r="A340" s="1">
-        <x:v>46190</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C340" s="0" t="n">
-        <x:v>6.347361</x:v>
+        <x:v>9.137083</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:3">
       <x:c r="A341" s="1">
-        <x:v>46190</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C341" s="0" t="n">
-        <x:v>6.141528</x:v>
+        <x:v>9.149722</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:3">
       <x:c r="A342" s="1">
-        <x:v>46190</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C342" s="0" t="n">
-        <x:v>6.175417</x:v>
+        <x:v>9.149722</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:3">
       <x:c r="A343" s="1">
-        <x:v>46190</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C343" s="0" t="n">
-        <x:v>6.183889</x:v>
+        <x:v>9.149722</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:3">
       <x:c r="A344" s="1">
-        <x:v>46190</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C344" s="0" t="n">
-        <x:v>3.302917</x:v>
+        <x:v>9.149722</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:3">
       <x:c r="A345" s="1">
-        <x:v>46190</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C345" s="0" t="n">
-        <x:v>3.302917</x:v>
+        <x:v>9.175</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:3">
       <x:c r="A346" s="1">
-        <x:v>46189</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C346" s="0" t="n">
-        <x:v>9.551389</x:v>
+        <x:v>9.314028</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:3">
       <x:c r="A347" s="1">
-        <x:v>46189</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C347" s="0" t="n">
-        <x:v>9.883611</x:v>
+        <x:v>9.478056</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:3">
       <x:c r="A348" s="1">
-        <x:v>46189</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C348" s="0" t="n">
-        <x:v>9.589722</x:v>
+        <x:v>9.339028</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:3">
       <x:c r="A349" s="1">
-        <x:v>46189</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C349" s="0" t="n">
-        <x:v>9.4875</x:v>
+        <x:v>9.376944</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:3">
       <x:c r="A350" s="1">
-        <x:v>46189</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C350" s="0" t="n">
-        <x:v>9.500278</x:v>
+        <x:v>9.452778</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:3">
       <x:c r="A351" s="1">
-        <x:v>46189</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C351" s="0" t="n">
-        <x:v>9.270278</x:v>
+        <x:v>9.2</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:3">
       <x:c r="A352" s="1">
-        <x:v>46189</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C352" s="0" t="n">
-        <x:v>9.244722</x:v>
+        <x:v>9.136806</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:3">
       <x:c r="A353" s="1">
-        <x:v>46189</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C353" s="0" t="n">
-        <x:v>9.283056</x:v>
+        <x:v>9.162083</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:3">
       <x:c r="A354" s="1">
-        <x:v>46188</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C354" s="0" t="n">
-        <x:v>9.551944</x:v>
+        <x:v>9.162083</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:3">
       <x:c r="A355" s="1">
-        <x:v>46188</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C355" s="0" t="n">
-        <x:v>9.603056</x:v>
+        <x:v>9.124167</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:3">
       <x:c r="A356" s="1">
-        <x:v>46188</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C356" s="0" t="n">
-        <x:v>9.3475</x:v>
+        <x:v>9.149444</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:3">
       <x:c r="A357" s="1">
-        <x:v>46188</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C357" s="0" t="n">
-        <x:v>9.654167</x:v>
+        <x:v>9.149444</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:3">
       <x:c r="A358" s="1">
-        <x:v>46188</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C358" s="0" t="n">
-        <x:v>9.270833</x:v>
+        <x:v>9.453333</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:3">
       <x:c r="A359" s="1">
-        <x:v>46188</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C359" s="0" t="n">
-        <x:v>9.270833</x:v>
+        <x:v>7.044722</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:3">
       <x:c r="A360" s="1">
-        <x:v>46188</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C360" s="0" t="n">
-        <x:v>9.270833</x:v>
+        <x:v>2.845278</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:3">
       <x:c r="A361" s="1">
-        <x:v>46188</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C361" s="0" t="n">
-        <x:v>9.270833</x:v>
+        <x:v>9.429722</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:3">
       <x:c r="A362" s="1">
-        <x:v>46188</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C362" s="0" t="n">
-        <x:v>9.551944</x:v>
+        <x:v>9.480278</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:3">
       <x:c r="A363" s="1">
-        <x:v>46188</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C363" s="0" t="n">
-        <x:v>9.5775</x:v>
+        <x:v>9.455</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:3">
       <x:c r="A364" s="1">
-        <x:v>46188</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C364" s="0" t="n">
-        <x:v>9.245278</x:v>
+        <x:v>9.2275</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:3">
       <x:c r="A365" s="1">
-        <x:v>46188</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C365" s="0" t="n">
-        <x:v>9.296389</x:v>
+        <x:v>9.442361</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:3">
       <x:c r="A366" s="1">
-        <x:v>46188</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C366" s="0" t="n">
-        <x:v>5.969861</x:v>
+        <x:v>9.56875</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:3">
       <x:c r="A367" s="1">
-        <x:v>46188</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C367" s="0" t="n">
-        <x:v>3.098472</x:v>
+        <x:v>9.151667</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:3">
       <x:c r="A368" s="1">
-        <x:v>46187</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C368" s="0" t="n">
-        <x:v>9.655833</x:v>
+        <x:v>9.164306</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:3">
       <x:c r="A369" s="1">
-        <x:v>46187</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C369" s="0" t="n">
-        <x:v>9.604722</x:v>
+        <x:v>9.189583</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:3">
       <x:c r="A370" s="1">
-        <x:v>46187</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C370" s="0" t="n">
-        <x:v>9.489722</x:v>
+        <x:v>9.151667</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:3">
       <x:c r="A371" s="1">
-        <x:v>46187</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C371" s="0" t="n">
-        <x:v>6.042778</x:v>
+        <x:v>9.303333</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:3">
       <x:c r="A372" s="1">
-        <x:v>46187</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C372" s="0" t="n">
-        <x:v>3.299306</x:v>
+        <x:v>6.17875</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:3">
       <x:c r="A373" s="1">
-        <x:v>46187</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C373" s="0" t="n">
-        <x:v>2.998333</x:v>
+        <x:v>3.042222</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:3">
       <x:c r="A374" s="1">
-        <x:v>46185</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C374" s="0" t="n">
-        <x:v>9.2375</x:v>
+        <x:v>9.469583</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:3">
       <x:c r="A375" s="1">
-        <x:v>46184</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C375" s="0" t="n">
-        <x:v>9.61</x:v>
+        <x:v>9.381111</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:3">
       <x:c r="A376" s="1">
-        <x:v>46184</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C376" s="0" t="n">
-        <x:v>9.597222</x:v>
+        <x:v>9.381111</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:3">
       <x:c r="A377" s="1">
-        <x:v>46184</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C377" s="0" t="n">
-        <x:v>9.495</x:v>
+        <x:v>9.406389</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:3">
       <x:c r="A378" s="1">
-        <x:v>46184</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C378" s="0" t="n">
-        <x:v>9.341667</x:v>
+        <x:v>9.16625</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:3">
       <x:c r="A379" s="1">
-        <x:v>46184</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C379" s="0" t="n">
-        <x:v>9.418333</x:v>
+        <x:v>9.570694</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:3">
       <x:c r="A380" s="1">
-        <x:v>46184</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C380" s="0" t="n">
-        <x:v>9.456667</x:v>
+        <x:v>9.204167</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:3">
       <x:c r="A381" s="1">
-        <x:v>46184</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C381" s="0" t="n">
-        <x:v>9.290556</x:v>
+        <x:v>9.153611</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:3">
       <x:c r="A382" s="1">
-        <x:v>46184</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C382" s="0" t="n">
-        <x:v>9.252222</x:v>
+        <x:v>9.140972</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:3">
       <x:c r="A383" s="1">
-        <x:v>46184</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C383" s="0" t="n">
-        <x:v>3.113056</x:v>
+        <x:v>9.343194</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:3">
       <x:c r="A384" s="1">
-        <x:v>46183</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C384" s="0" t="n">
-        <x:v>9.610556</x:v>
+        <x:v>9.128333</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:3">
       <x:c r="A385" s="1">
-        <x:v>46183</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C385" s="0" t="n">
-        <x:v>9.610556</x:v>
+        <x:v>9.204167</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:3">
       <x:c r="A386" s="1">
-        <x:v>46183</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C386" s="0" t="n">
-        <x:v>9.508333</x:v>
+        <x:v>9.406389</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:3">
       <x:c r="A387" s="1">
-        <x:v>46183</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C387" s="0" t="n">
-        <x:v>9.585</x:v>
+        <x:v>9.343194</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:3">
       <x:c r="A388" s="1">
-        <x:v>46183</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C388" s="0" t="n">
-        <x:v>9.278333</x:v>
+        <x:v>9.255278</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:3">
       <x:c r="A389" s="1">
-        <x:v>46183</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C389" s="0" t="n">
-        <x:v>9.303889</x:v>
+        <x:v>9.419028</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:3">
       <x:c r="A390" s="1">
-        <x:v>46183</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C390" s="0" t="n">
-        <x:v>9.559444</x:v>
+        <x:v>9.210972</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:3">
       <x:c r="A391" s="1">
-        <x:v>46183</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C391" s="0" t="n">
-        <x:v>9.252778</x:v>
+        <x:v>6.946667</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:3">
       <x:c r="A392" s="1">
-        <x:v>46183</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C392" s="0" t="n">
-        <x:v>9.252778</x:v>
+        <x:v>6.078889</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:3">
       <x:c r="A393" s="1">
-        <x:v>46183</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C393" s="0" t="n">
-        <x:v>9.291111</x:v>
+        <x:v>5.685</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:3">
       <x:c r="A394" s="1">
-        <x:v>46183</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C394" s="0" t="n">
-        <x:v>9.47</x:v>
+        <x:v>9.257222</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:3">
       <x:c r="A395" s="1">
-        <x:v>46183</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C395" s="0" t="n">
-        <x:v>9.252778</x:v>
+        <x:v>9.585833</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:3">
       <x:c r="A396" s="1">
-        <x:v>46183</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C396" s="0" t="n">
-        <x:v>9.200278</x:v>
+        <x:v>9.459444</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:3">
       <x:c r="A397" s="1">
-        <x:v>46183</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C397" s="0" t="n">
-        <x:v>3.72</x:v>
+        <x:v>9.181389</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:3">
       <x:c r="A398" s="1">
-        <x:v>46182</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C398" s="0" t="n">
-        <x:v>9.610833</x:v>
+        <x:v>9.560556</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:3">
       <x:c r="A399" s="1">
-        <x:v>46182</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C399" s="0" t="n">
-        <x:v>9.5725</x:v>
+        <x:v>9.333056</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:3">
       <x:c r="A400" s="1">
-        <x:v>46182</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C400" s="0" t="n">
-        <x:v>9.419167</x:v>
+        <x:v>9.206667</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:3">
       <x:c r="A401" s="1">
-        <x:v>46182</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C401" s="0" t="n">
-        <x:v>9.278611</x:v>
+        <x:v>9.39625</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:3">
       <x:c r="A402" s="1">
-        <x:v>46182</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C402" s="0" t="n">
-        <x:v>9.483056</x:v>
+        <x:v>9.345694</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:3">
       <x:c r="A403" s="1">
-        <x:v>46182</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C403" s="0" t="n">
-        <x:v>9.3425</x:v>
+        <x:v>9.130833</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:3">
       <x:c r="A404" s="1">
-        <x:v>46182</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C404" s="0" t="n">
-        <x:v>9.278611</x:v>
+        <x:v>9.156111</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:3">
       <x:c r="A405" s="1">
-        <x:v>46182</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C405" s="0" t="n">
-        <x:v>9.329722</x:v>
+        <x:v>9.194028</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:3">
       <x:c r="A406" s="1">
-        <x:v>46182</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C406" s="0" t="n">
-        <x:v>9.368056</x:v>
+        <x:v>9.143472</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:3">
       <x:c r="A407" s="1">
-        <x:v>46182</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C407" s="0" t="n">
-        <x:v>9.470278</x:v>
+        <x:v>9.2825</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:3">
       <x:c r="A408" s="1">
-        <x:v>46182</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C408" s="0" t="n">
-        <x:v>9.100278</x:v>
+        <x:v>9.2825</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:3">
       <x:c r="A409" s="1">
-        <x:v>46182</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C409" s="0" t="n">
-        <x:v>6.132778</x:v>
+        <x:v>9.091944</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:3">
       <x:c r="A410" s="1">
-        <x:v>46181</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C410" s="0" t="n">
-        <x:v>9.457778</x:v>
+        <x:v>6.348056</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:3">
       <x:c r="A411" s="1">
-        <x:v>46181</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C411" s="0" t="n">
-        <x:v>9.585556</x:v>
+        <x:v>9.472917</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:3">
       <x:c r="A412" s="1">
-        <x:v>46181</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C412" s="0" t="n">
-        <x:v>9.278889</x:v>
+        <x:v>9.409722</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:3">
       <x:c r="A413" s="1">
-        <x:v>46181</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C413" s="0" t="n">
-        <x:v>9.585556</x:v>
+        <x:v>9.194861</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:3">
       <x:c r="A414" s="1">
-        <x:v>46181</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C414" s="0" t="n">
-        <x:v>9.483333</x:v>
+        <x:v>9.400139</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:3">
       <x:c r="A415" s="1">
-        <x:v>46181</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C415" s="0" t="n">
-        <x:v>9.278889</x:v>
+        <x:v>6.846111</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:3">
       <x:c r="A416" s="1">
-        <x:v>46181</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C416" s="0" t="n">
-        <x:v>9.240556</x:v>
+        <x:v>6.562778</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:3">
       <x:c r="A417" s="1">
-        <x:v>46181</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C417" s="0" t="n">
-        <x:v>9.253333</x:v>
+        <x:v>3.3575</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:3">
       <x:c r="A418" s="1">
-        <x:v>46181</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C418" s="0" t="n">
-        <x:v>9.253333</x:v>
+        <x:v>9.170972</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:3">
       <x:c r="A419" s="1">
-        <x:v>46181</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C419" s="0" t="n">
-        <x:v>9.688056</x:v>
+        <x:v>9.183611</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:3">
       <x:c r="A420" s="1">
-        <x:v>46181</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C420" s="0" t="n">
-        <x:v>6.873056</x:v>
+        <x:v>9.158333</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:3">
       <x:c r="A421" s="1">
-        <x:v>46181</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C421" s="0" t="n">
-        <x:v>3.90875</x:v>
+        <x:v>9.145694</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:3">
       <x:c r="A422" s="1">
-        <x:v>46181</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C422" s="0" t="n">
-        <x:v>3.823333</x:v>
+        <x:v>9.453611</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:3">
       <x:c r="A423" s="1">
-        <x:v>46180</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C423" s="0" t="n">
-        <x:v>9.510278</x:v>
+        <x:v>9.350972</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:3">
       <x:c r="A424" s="1">
-        <x:v>46180</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C424" s="0" t="n">
-        <x:v>9.586944</x:v>
+        <x:v>9.347917</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:3">
       <x:c r="A425" s="1">
-        <x:v>46180</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C425" s="0" t="n">
-        <x:v>9.484722</x:v>
+        <x:v>9.425417</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:3">
       <x:c r="A426" s="1">
-        <x:v>46180</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C426" s="0" t="n">
-        <x:v>9.627083</x:v>
+        <x:v>9.3875</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:3">
       <x:c r="A427" s="1">
-        <x:v>46180</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C427" s="0" t="n">
-        <x:v>3.823889</x:v>
+        <x:v>9.3875</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:3">
       <x:c r="A428" s="1">
-        <x:v>46179</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C428" s="0" t="n">
-        <x:v>9.486111</x:v>
+        <x:v>9.463333</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:3">
       <x:c r="A429" s="1">
-        <x:v>46179</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C429" s="0" t="n">
-        <x:v>9.435</x:v>
+        <x:v>9.412778</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:3">
       <x:c r="A430" s="1">
-        <x:v>46179</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C430" s="0" t="n">
-        <x:v>9.473333</x:v>
+        <x:v>9.817222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="431" spans="1:3">
+      <x:c r="A431" s="1">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B431" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C431" s="0" t="n">
+        <x:v>9.412778</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="432" spans="1:3">
+      <x:c r="A432" s="1">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B432" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C432" s="0" t="n">
+        <x:v>9.147361</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="433" spans="1:3">
+      <x:c r="A433" s="1">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B433" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C433" s="0" t="n">
+        <x:v>9.147361</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="434" spans="1:3">
+      <x:c r="A434" s="1">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B434" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C434" s="0" t="n">
+        <x:v>9.2875</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="435" spans="1:3">
+      <x:c r="A435" s="1">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B435" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C435" s="0" t="n">
+        <x:v>9.143889</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="436" spans="1:3">
+      <x:c r="A436" s="1">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B436" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C436" s="0" t="n">
+        <x:v>9.118889</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="437" spans="1:3">
+      <x:c r="A437" s="1">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B437" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C437" s="0" t="n">
+        <x:v>2.840556</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="438" spans="1:3">
+      <x:c r="A438" s="1">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B438" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C438" s="0" t="n">
+        <x:v>9.413056</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="439" spans="1:3">
+      <x:c r="A439" s="1">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B439" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C439" s="0" t="n">
+        <x:v>9.172917</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="440" spans="1:3">
+      <x:c r="A440" s="1">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B440" s="0" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C440" s="0" t="n">
+        <x:v>9.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="441" spans="1:3">
+      <x:c r="A441" s="1">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B441" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C441" s="0" t="n">
+        <x:v>9.210833</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="442" spans="1:3">
+      <x:c r="A442" s="1">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B442" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C442" s="0" t="n">
+        <x:v>9.147639</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="443" spans="1:3">
+      <x:c r="A443" s="1">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B443" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C443" s="0" t="n">
+        <x:v>9.185556</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="444" spans="1:3">
+      <x:c r="A444" s="1">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B444" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C444" s="0" t="n">
+        <x:v>8.991806</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="445" spans="1:3">
+      <x:c r="A445" s="1">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B445" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C445" s="0" t="n">
+        <x:v>3.045833</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="446" spans="1:3">
+      <x:c r="A446" s="1">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B446" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C446" s="0" t="n">
+        <x:v>9.32625</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="447" spans="1:3">
+      <x:c r="A447" s="1">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B447" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C447" s="0" t="n">
+        <x:v>9.376806</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="448" spans="1:3">
+      <x:c r="A448" s="1">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B448" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C448" s="0" t="n">
+        <x:v>9.718056</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="449" spans="1:3">
+      <x:c r="A449" s="1">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B449" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C449" s="0" t="n">
+        <x:v>9.591667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="450" spans="1:3">
+      <x:c r="A450" s="1">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B450" s="0" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C450" s="0" t="n">
+        <x:v>9.237778</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="451" spans="1:3">
+      <x:c r="A451" s="1">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B451" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C451" s="0" t="n">
+        <x:v>9.338889</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="452" spans="1:3">
+      <x:c r="A452" s="1">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B452" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C452" s="0" t="n">
+        <x:v>9.338889</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="453" spans="1:3">
+      <x:c r="A453" s="1">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B453" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="C453" s="0" t="n">
+        <x:v>9.149306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="454" spans="1:3">
+      <x:c r="A454" s="1">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B454" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C454" s="0" t="n">
+        <x:v>9.149306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="455" spans="1:3">
+      <x:c r="A455" s="1">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B455" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C455" s="0" t="n">
+        <x:v>9.149306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="456" spans="1:3">
+      <x:c r="A456" s="1">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B456" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C456" s="0" t="n">
+        <x:v>6.037222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="457" spans="1:3">
+      <x:c r="A457" s="1">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B457" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C457" s="0" t="n">
+        <x:v>2.747361</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>